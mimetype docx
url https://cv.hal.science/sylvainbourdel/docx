--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Bourdel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr Sylvain BOURDEL, Grenoble-INP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvainbourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9930-9945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Defect Detection, Output Matching Assessment, and Performance Recentering of a 79-GHz Four-Way CMOS Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.1005 - 1022. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2025.3619021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Path Filtering and Mixing Analysis—A General Approach Based on Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Andrei Dobrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.5636-5647. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3426297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-Oriented Single-Piece 5-DC-Parameter MOSFET Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maranhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Cherem Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.87420 - 87437. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3417316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Society Tour de France 2024: Celebrating 75 Years of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2024.3410911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Tunable N-Path Mixer With Calibrated Harmonic Rejection Including the 7th LO Harmonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3414183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented single-piece explicit I-V DC charge-based model for MOS transistors in nanometric technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.147809 - 147827. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3474424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-standard IR-UWB emitter in a 28 nm FD-SOI technology based on the frequency transposition pulse synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v18i3.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120 GHz 2-bit reflection-type phase shifter based on PIN diodes switched-lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.167772970.09401552/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonintrusive Machine Learning-Based Yield Recovery and Performance Recentering for mm-Wave Power Amplifiers: A Two-Stage Class-A Power Amplifier Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.3046 - 3064. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2023.3322750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical modeling of spin-torque diodes used as radio frequency detectors: a step-by-step methodology for parameter extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Jotta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (7), pp.2771-2781. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2023.3259528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-Oriented All-Regime All-Region 7-Parameter Short-Channel MOSFET Model Based on Inversion Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.86270-86285. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3198644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Stacked Parallel Plate Shunt Capacitor for Millimeter-Wave Systems in Low-Cost Highly Integrated CMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.114-117. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lssc.2022.3172992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Design Method for Millimeter Wave Distributed Amplifier Based on Four-Port Chain (ABCD) Matrix Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2022.3197436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD mm-wave-circuit protection: 3-dB couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (12), pp.5989-5994. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3115990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm-wave through-load element for on-wafer measurement applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3170-3183. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3072097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77.3-GHz Standing-Wave Oscillator Based on an Asymmetrical Tunable Slow-Wave Coplanar Stripline Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3158-3169. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3060579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly tunable high-Q inversion-mode MOS varactor in the 1-325-GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (6), pp.2263-2269. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2989726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of mm-wave slow-wave coupled coplanar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugo-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (12), pp.5014-5028. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3015974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonintrusive Machine Learning-Based Test Methodology for Millimeter-Wave Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.2991412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gm/ID based methodology for capacitive feedback LNA design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 77-GHz LC-VCO With a Slow-Wave Coplanar Stripline-Based Inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2019.2926415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02230428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage unbuffered CFOA based non-inverting resistive-feedback amplifier: a study based on the description of the operational transconductance conveyor (OTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1219-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz PRF IR-UWB CMOS Transceiver With Pulse Shaping Capabilities and Peak Voltage Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1612-1625. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2669902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-duty-cycled 7.2-8.5 GHz IR-UWB receiver for low power and low data rate applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency UWB pulse generator for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3, SI), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Power Gating: A Low-Power Technique for Adaptive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.1377-1390. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvlsi.2015.2449243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dichotomic supervised I/Q imbalance compensation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (14), pp.1113-1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Binary CPFSK With Non-Uniform Sampled Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (3), pp.844-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate UWB CMOS transceiver chipset for WBAN and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power and high gain switched CMOS &amp;lt;mml:math altimg=&amp;quot;si0022.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;g&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;m&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;-&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;boosted&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; current reused mixer for wireless multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11), pp.1575 - 1582. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power and high gain switched CMOS current reused mixer for wireless multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11), pp.1575-1582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact inductorless CMOS low-noise amplifier for reconfigurable radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tedjini-Baïliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (12), pp.892 - 893. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip on board 3-10 GHz Impulse Radio Ultra Wideband transmitter with optimized die to antenna wire bond transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2231466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of UWB CMOS LC filters LNA for carrier less impulse radio receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Fanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9401-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 9-pJ/Pulse 1.42-Vpp OOK CMOS UWB Pulse Generator for the 3.1–10.6-GHz FCC Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.65 - 73. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2009.2035959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6–10 GHz ultra-wideband CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20082982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTA based on CMOS inverters and application in the design of tunable bandpass filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (3), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-008-9167-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 52-GHz 8.5-dB Traveling-Wave Amplifier in 0.13-$\mu$m Standard CMOS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1226-1233. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.920169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Low-Pass Design Guiding Rules to Improve PCB to Die Transition Applied to Different Types of Low-Cost Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Advanced Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (3), pp.527 - 535. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TADVP.2008.924229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Voltage-Gain CMOS LNA For 6–8.5-GHz UWB Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (8), pp.713 - 717. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.922444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost CMOS pulse generator for UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1425. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS inverters based positive type second generation current conveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.141 - 146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for CMOS current-source modes power amplifiers based on PAE optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (2), pp.167 - 170. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9495-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS inverters based positive type second generation current conveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.141 - 146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for broadband CMOS RF LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (7), pp.382. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20050171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Chia Hung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thuriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wideband Model for a Stacked Millimeter-Wave Transformer-based Power Combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power 12-Phase Single Capacitively Coupled Ring VCO for Wideband N-Path Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Bernardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Valettute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Sabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11044131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-path phase shifter and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.236-240, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of ACM Design-Oriented Models for MOS Transistors from Quasi-Static Wafer-Level Characterization Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Andrei Dobrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaidioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 20th International Conference on PhD Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/prime66228.2025.11203325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Design and Simulation of analog/RF &amp; Digital Circuits with Open-Source EDA Tools and Process Design Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Cherem Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE CASS Latin American Symposium on Circuits and Systems (LASCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, Low-Noise Common-Gate LNA with Negative-Positive Feedback in FD-SOI for Harmonic Rejection N-Path Mixer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Complexity RF Power Gating Technique for Power Optimization in Harmonic Rejection N-Path Mixer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Interregional NEWCAS Conference (NEWCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 127-163 GHz LNA with in-band 21-dB gain and 6.8-dB NF in a 55-nm SiGe BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Miniaturized VNA for On-Chip PA Mismatch Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.228 - 232, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas58973.2024.10666348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of RF CMOS Inverter-Based Ring Oscillators using an All-Region MOSFET Charge-Based Model in 28nm FD-SOI CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of an Inductor-Less Passive N-Path Balun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2024 - Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Synthesizer based on a Non-Uniformly Sampled Envelope for High Side-lobes Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'impulsions ultra-large bande à enveloppe non-uniformément échantillonnée pour l'amélioration de la réjection des lobes secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Chia Hung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Calibration Algorithm for Harmonic Rejection N-Path Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference (EuMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 79 GHz 4-Way Power Amplifier with 23 % PAE and 30dB Gain in 28nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Bali, Indonesia. pp.1 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance en technologie CMOS 28 nm pour radar automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme D’étalonnage Basé sur L’apprentissage Automatique pour Les Mélangeurs N-Chemins à Réjection D’harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented model for short-channel MOS transistors based on inversion charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Feedback LNA design using a 7-parameter design-oriented model for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active inductors modelling and trade-offs reexamined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Seré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Digital N-Path Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Gonsalves Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Conference on Design of Circuits and Integrated Systems (DCIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A millimeter wave high isolation resistive coupler In 45nm RFSOI technology for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2023 - 2023 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tapei, China. pp.611-613, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive relaxation oscillator with current-limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance benchmark of State-of-the-art Sub-6-GHz wideband LNAs Based on an Extensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey (CA), United States. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillator based bio-sensor for skin sweating detection: A feasibility survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Srinivassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2023 - 18th Conference on Ph.D Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-DC-parameter MOSFET model for circuit simulation in QucsStudio and SPECTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Missel Adotnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maranhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband sub-6GHz continuously tunable gm-boosted CG Low Noise Amplifier in 28 nm FD-SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 49th European Solid State Circuits Conference (ESSCIRC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC59616.2023.10268734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits for Low Supply Voltage Operation of a 5 GHz VCO to Drive a 4-Path Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Timed Ring Oscillators for Non-Overlapping and Overlapping Phases Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International NEWCAS Conference (NEWCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec City, Canada. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session on RF/5G Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Eisenstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Gonzalez-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopery Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection techniques for indirect test and statistical calibration of mm-wave integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de conception d’amplificateurs distribués millimétriques basée sur la matrice chaîne (ABCD) 4 ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 6.3 pJ/b Ultra-low Power Energy Detector for Non-Coherent UWB Impulse Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Design of Circuits and Integrated Circuits (DCIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pamplona, Spain. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS55711.2022.9970057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélangeur N-Path à 5 chemins rejetant jusqu'à l'harmonique 8 inclus pour récepteurs multistandards basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'Impulsions Ultra-Large Bande à Enveloppe Échantillonnée-bloquée en technologie CMOS 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne patch en bande millimétrique pour la détection non-invasive des caractéristiques de la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022 – Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Path Mixer with Wide Rejection Including the 7 th Harmonic for Low Power Multi-standard Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Interregional NEWCAS Conference (NEWCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Quebec City, Canada. pp.256-260, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Supply Voltage of 2.45 GHz LC Oscillator in 28 nm FD-SOI Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gm/ID Design Methodology for 28 nm FD-SOI CMOS Resistive Feedback LNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubaï, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Jotta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid approach for high-performance passive 120-GHz phase shifters in BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Ultra-Wide Band Pulse Generator based on a Duty-Cycled 2-ASK Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Wideband Millimeter-Wave Bias-Tee – Application to Distributed Amplifier Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Pulse Synthesizer Based on a Sample & Hold Envelope Shaping Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Simpósio Sul de Microeletrônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded tunable distributed amplifiers for serial optical links: Some design rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Alaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Capelli Mouvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada. pp.234-237, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2020 - Joint European Magnetic Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Closed-Form Mathematical Model for Uniform and Non-Uniform Distributed Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77.8 GHz Standing-wave Oscillator Based on a Tuneable Slow-wave Coplanar Stripline Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved π-Delayed Harmonic Rejection N-Path Mixer for Low Power Consumption and Multistandard Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas49341.2020.9159792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse design method for complexity reduction of IEEE IR-UWB pulse synthesizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Artemio-Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a nanometer FD-SOI transistor with a basic all-region MOSFET model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Electron Devices Conference (LAEDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San José, Costa Rica. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAEDC49063.2020.9073239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de déphaseurs RTPS faible consommation en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of data sets for one-shot statistical calibration of RF/mm-wave circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02231655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas44328.2019.8961234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 36th VLSI Test Symposium (VTS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bremen, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2018.8400689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekfouy Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borggreve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transimpedance instrumentation amplifier based on current inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Offertes par la Radio Impulsionelle Ultra-Large Bande pour les Communications Sans-Fil à Courte Portée et Faible Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI, énergies et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of pulse synthesizers for the convergence of IR-UWB solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled transconductor based on a quantum transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitters and Receivers for Impulse Radio Ultra-Wideband and Their Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital cubic interpolation and synchronization for RF receiver using power-gated ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 58th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fort Collins, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">81-86 GHz VCO for Backhaul application with S-CPS based differential inductor in BiCMOS 55nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Analysis and Sensitivity Modeling of an Energy Detector for IR-UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Modelling Symposium on Mathematical Modelling and Computer Simulation (EMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMS.2015.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband voltage controlled oscillator with commutable phases for BPSK implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Differential 7.2-8.5GHz LNA for a Self Synchronized and Duty-Cycled UWB OOK Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4GHz CMOS 130 nm IR-UWB dual front-end transceiver for IEEE802.15 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast turn on/off low noise amplifier for duty cycled ultra-wideband impulse radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power gating techniques for ultra low power communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MOS and bipolar mm-wave power amplifiers in advanced SiGe technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corrao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Bipolar/BiCMOS Circuits and Technology Meeting - BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Coronado, United States. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5GHz digital BPSK modulator built with CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power switching low-noise amplifier for 6&#x2013;10 GHz ultra-wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the IEEE 802.15.4a UWB PHY layer for optimizing the power consumption of the transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Losco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inductorless CMOS UWB pulse generator with active pulse shaping circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Passive Two-Path Notch Filter For UWB receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Dynamic UWB Pulse Generator for BPSK Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra Wideband (IC UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power clock and data recovery circuit for IR-UWB receiver power management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chemnitz, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2012.6198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varactor tuned active miniature notch filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-N. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Miniaturization and Integration applied on IR-UWB Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Printed Smart Objects (IPSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable inductor-less CMOS low noise amplifier for multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 10th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Pulse Generator for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Micro Electronics forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remotely UHF powered UWB transmitter for high precision localization of RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Ultra-Wideband (ICUWB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, France. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADS modeling of IR-UWB transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and integration of UWB antennas for high data rate miniature impulse radio transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conf. Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.228-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADS modeling of IR-UWB transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.R. Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France. pp.University Booth, Session 1, Demo 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency down-conversion with complementary-MOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power CMOS energy detector for noncoherent impulse-radio UWB receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2010.5614627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature 3.1-10.6 GHz FCC transmitter for UWB impulse radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Valbonne, France. pp.University Booth, Session 1 (Circuit Design), Demo 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully tunable UWB pulse generator with zero DC power consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2009.5288788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS UWB pulse generator co-designed with package transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, France. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOK/NCP-FSK modulator based on coupled open-closed-loop VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Circuit Theory and Design (ECCTD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2007.4529612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm-C low-pass-filter designed for a Zero-IF base-band demodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, France. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization test plan for a PCB to DIE transition in a fcCBGA application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Band Pass filter embedding a MLF low cost package with wire bound attach process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS transceiver for 802.15.4 SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2006.1615222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple demodulator for 802.15.4 low-cost receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2006.1615158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSK zero-crossing demodulator for 802.15.4 low-cost receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 12th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gammarth, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost solutions for 802.15.4 RF architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Spread Spectrum Techniques and Applications - Programme and Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sydney, France. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2004.1371845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single ended rail-to-rail CMOS OTA based variable-frequency ring-oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2004.1329059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO: GRE en Communication Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Valbonne, France. I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-THz transceiver design for future generation mobile communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mangraviti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dehos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Yaakoubi Khbiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">River Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key enabling technologies for future wireless, wired, optical and satcom applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, River Publishers, pp.115-132, 2024, 978-877-004-665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS and BiCMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Bautista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Circuits and Technologies for Smart Millimeter-Wave Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.108-200, 2022, 978-1-107-10247-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS UWB Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-WideBand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, 2010, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPF radiofrequency device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20250219636A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélangeur à N Chemins à réjection d’harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3125934A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Circuits Intégrés à Faible Coût et à Faible Consommation pour la Radio Impulsionnelle Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Cézanne - Aix Marseille III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03616458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Bourdel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr Sylvain BOURDEL, Grenoble-INP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvainbourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9930-9945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Defect Detection, Output Matching Assessment, and Performance Recentering of a 79-GHz Four-Way CMOS Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.1005 - 1022. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2025.3619021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Society Tour de France 2024: Celebrating 75 Years of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2024.3410911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-Oriented Single-Piece 5-DC-Parameter MOSFET Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maranhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Cherem Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.87420 - 87437. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3417316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Tunable N-Path Mixer With Calibrated Harmonic Rejection Including the 7th LO Harmonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3414183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented single-piece explicit I-V DC charge-based model for MOS transistors in nanometric technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.147809 - 147827. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3474424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Path Filtering and Mixing Analysis—A General Approach Based on Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Andrei Dobrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.5636-5647. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3426297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-standard IR-UWB emitter in a 28 nm FD-SOI technology based on the frequency transposition pulse synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v18i3.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120 GHz 2-bit reflection-type phase shifter based on PIN diodes switched-lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.167772970.09401552/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonintrusive Machine Learning-Based Yield Recovery and Performance Recentering for mm-Wave Power Amplifiers: A Two-Stage Class-A Power Amplifier Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.3046 - 3064. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2023.3322750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical modeling of spin-torque diodes used as radio frequency detectors: a step-by-step methodology for parameter extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Jotta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (7), pp.2771-2781. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2023.3259528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Stacked Parallel Plate Shunt Capacitor for Millimeter-Wave Systems in Low-Cost Highly Integrated CMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.114-117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lssc.2022.3172992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Design Method for Millimeter Wave Distributed Amplifier Based on Four-Port Chain (ABCD) Matrix Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2022.3197436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-Oriented All-Regime All-Region 7-Parameter Short-Channel MOSFET Model Based on Inversion Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.86270-86285. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3198644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm-wave through-load element for on-wafer measurement applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3170-3183. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3072097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77.3-GHz Standing-Wave Oscillator Based on an Asymmetrical Tunable Slow-Wave Coplanar Stripline Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3158-3169. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3060579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD mm-wave-circuit protection: 3-dB couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (12), pp.5989-5994. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3115990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly tunable high-Q inversion-mode MOS varactor in the 1-325-GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (6), pp.2263-2269. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2989726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of mm-wave slow-wave coupled coplanar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugo-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (12), pp.5014-5028. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3015974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonintrusive Machine Learning-Based Test Methodology for Millimeter-Wave Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.2991412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 77-GHz LC-VCO With a Slow-Wave Coplanar Stripline-Based Inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2019.2926415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02230428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gm/ID based methodology for capacitive feedback LNA design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage unbuffered CFOA based non-inverting resistive-feedback amplifier: a study based on the description of the operational transconductance conveyor (OTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1219-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-duty-cycled 7.2-8.5 GHz IR-UWB receiver for low power and low data rate applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz PRF IR-UWB CMOS Transceiver With Pulse Shaping Capabilities and Peak Voltage Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1612-1625. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2669902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency UWB pulse generator for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3, SI), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Power Gating: A Low-Power Technique for Adaptive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.1377-1390. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvlsi.2015.2449243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Binary CPFSK With Non-Uniform Sampled Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (3), pp.844-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dichotomic supervised I/Q imbalance compensation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (14), pp.1113-1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact inductorless CMOS low-noise amplifier for reconfigurable radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tedjini-Baïliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (12), pp.892 - 893. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate UWB CMOS transceiver chipset for WBAN and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power and high gain switched CMOS &amp;lt;mml:math altimg=&amp;quot;si0022.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;g&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;m&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;-&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;boosted&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; current reused mixer for wireless multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11), pp.1575 - 1582. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power and high gain switched CMOS current reused mixer for wireless multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11), pp.1575-1582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip on board 3-10 GHz Impulse Radio Ultra Wideband transmitter with optimized die to antenna wire bond transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2231466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 9-pJ/Pulse 1.42-Vpp OOK CMOS UWB Pulse Generator for the 3.1–10.6-GHz FCC Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.65 - 73. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2009.2035959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of UWB CMOS LC filters LNA for carrier less impulse radio receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Fanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9401-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 52-GHz 8.5-dB Traveling-Wave Amplifier in 0.13-$\mu$m Standard CMOS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1226-1233. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.920169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6–10 GHz ultra-wideband CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20082982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTA based on CMOS inverters and application in the design of tunable bandpass filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (3), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-008-9167-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Low-Pass Design Guiding Rules to Improve PCB to Die Transition Applied to Different Types of Low-Cost Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Advanced Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (3), pp.527 - 535. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TADVP.2008.924229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Voltage-Gain CMOS LNA For 6–8.5-GHz UWB Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (8), pp.713 - 717. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.922444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost CMOS pulse generator for UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1425. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS inverters based positive type second generation current conveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.141 - 146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for CMOS current-source modes power amplifiers based on PAE optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (2), pp.167 - 170. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9495-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS inverters based positive type second generation current conveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.141 - 146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for broadband CMOS RF LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (7), pp.382. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20050171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, Low-Noise Common-Gate LNA with Negative-Positive Feedback in FD-SOI for Harmonic Rejection N-Path Mixer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power 12-Phase Single Capacitively Coupled Ring VCO for Wideband N-Path Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Bernardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Valettute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Sabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11044131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-path phase shifter and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.236-240, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wideband Model for a Stacked Millimeter-Wave Transformer-based Power Combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of ACM Design-Oriented Models for MOS Transistors from Quasi-Static Wafer-Level Characterization Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Andrei Dobrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaidioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 20th International Conference on PhD Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/prime66228.2025.11203325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Design and Simulation of analog/RF &amp; Digital Circuits with Open-Source EDA Tools and Process Design Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Cherem Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE CASS Latin American Symposium on Circuits and Systems (LASCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Complexity RF Power Gating Technique for Power Optimization in Harmonic Rejection N-Path Mixer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Interregional NEWCAS Conference (NEWCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 127-163 GHz LNA with in-band 21-dB gain and 6.8-dB NF in a 55-nm SiGe BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Chia Hung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thuriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'impulsions ultra-large bande à enveloppe non-uniformément échantillonnée pour l'amélioration de la réjection des lobes secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of RF CMOS Inverter-Based Ring Oscillators using an All-Region MOSFET Charge-Based Model in 28nm FD-SOI CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of an Inductor-Less Passive N-Path Balun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2024 - Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Synthesizer based on a Non-Uniformly Sampled Envelope for High Side-lobes Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Chia Hung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 79 GHz 4-Way Power Amplifier with 23 % PAE and 30dB Gain in 28nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Bali, Indonesia. pp.1 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Calibration Algorithm for Harmonic Rejection N-Path Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference (EuMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance en technologie CMOS 28 nm pour radar automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme D’étalonnage Basé sur L’apprentissage Automatique pour Les Mélangeurs N-Chemins à Réjection D’harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Miniaturized VNA for On-Chip PA Mismatch Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.228 - 232, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas58973.2024.10666348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A millimeter wave high isolation resistive coupler In 45nm RFSOI technology for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2023 - 2023 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tapei, China. pp.611-613, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active inductors modelling and trade-offs reexamined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Seré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Digital N-Path Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Gonsalves Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Conference on Design of Circuits and Integrated Systems (DCIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented model for short-channel MOS transistors based on inversion charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Feedback LNA design using a 7-parameter design-oriented model for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive relaxation oscillator with current-limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance benchmark of State-of-the-art Sub-6-GHz wideband LNAs Based on an Extensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey (CA), United States. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillator based bio-sensor for skin sweating detection: A feasibility survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Srinivassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2023 - 18th Conference on Ph.D Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-DC-parameter MOSFET model for circuit simulation in QucsStudio and SPECTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Missel Adotnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maranhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband sub-6GHz continuously tunable gm-boosted CG Low Noise Amplifier in 28 nm FD-SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 49th European Solid State Circuits Conference (ESSCIRC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC59616.2023.10268734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de conception d’amplificateurs distribués millimétriques basée sur la matrice chaîne (ABCD) 4 ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 6.3 pJ/b Ultra-low Power Energy Detector for Non-Coherent UWB Impulse Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Design of Circuits and Integrated Circuits (DCIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pamplona, Spain. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS55711.2022.9970057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session on RF/5G Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Eisenstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Gonzalez-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopery Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Timed Ring Oscillators for Non-Overlapping and Overlapping Phases Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International NEWCAS Conference (NEWCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec City, Canada. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection techniques for indirect test and statistical calibration of mm-wave integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélangeur N-Path à 5 chemins rejetant jusqu'à l'harmonique 8 inclus pour récepteurs multistandards basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'Impulsions Ultra-Large Bande à Enveloppe Échantillonnée-bloquée en technologie CMOS 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne patch en bande millimétrique pour la détection non-invasive des caractéristiques de la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022 – Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Path Mixer with Wide Rejection Including the 7 th Harmonic for Low Power Multi-standard Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Interregional NEWCAS Conference (NEWCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Quebec City, Canada. pp.256-260, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits for Low Supply Voltage Operation of a 5 GHz VCO to Drive a 4-Path Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gm/ID Design Methodology for 28 nm FD-SOI CMOS Resistive Feedback LNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubaï, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Supply Voltage of 2.45 GHz LC Oscillator in 28 nm FD-SOI Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Jotta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid approach for high-performance passive 120-GHz phase shifters in BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Ultra-Wide Band Pulse Generator based on a Duty-Cycled 2-ASK Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Wideband Millimeter-Wave Bias-Tee – Application to Distributed Amplifier Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Pulse Synthesizer Based on a Sample & Hold Envelope Shaping Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Simpósio Sul de Microeletrônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77.8 GHz Standing-wave Oscillator Based on a Tuneable Slow-wave Coplanar Stripline Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved π-Delayed Harmonic Rejection N-Path Mixer for Low Power Consumption and Multistandard Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas49341.2020.9159792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded tunable distributed amplifiers for serial optical links: Some design rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Alaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Capelli Mouvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada. pp.234-237, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2020 - Joint European Magnetic Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Closed-Form Mathematical Model for Uniform and Non-Uniform Distributed Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse design method for complexity reduction of IEEE IR-UWB pulse synthesizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Artemio-Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a nanometer FD-SOI transistor with a basic all-region MOSFET model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Electron Devices Conference (LAEDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San José, Costa Rica. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAEDC49063.2020.9073239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas44328.2019.8961234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02231655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de déphaseurs RTPS faible consommation en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of data sets for one-shot statistical calibration of RF/mm-wave circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bremen, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2018.8400689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 36th VLSI Test Symposium (VTS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transimpedance instrumentation amplifier based on current inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekfouy Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borggreve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Offertes par la Radio Impulsionelle Ultra-Large Bande pour les Communications Sans-Fil à Courte Portée et Faible Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI, énergies et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of pulse synthesizers for the convergence of IR-UWB solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital cubic interpolation and synchronization for RF receiver using power-gated ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 58th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fort Collins, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">81-86 GHz VCO for Backhaul application with S-CPS based differential inductor in BiCMOS 55nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Analysis and Sensitivity Modeling of an Energy Detector for IR-UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Modelling Symposium on Mathematical Modelling and Computer Simulation (EMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMS.2015.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled transconductor based on a quantum transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitters and Receivers for Impulse Radio Ultra-Wideband and Their Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband voltage controlled oscillator with commutable phases for BPSK implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Differential 7.2-8.5GHz LNA for a Self Synchronized and Duty-Cycled UWB OOK Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast turn on/off low noise amplifier for duty cycled ultra-wideband impulse radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4GHz CMOS 130 nm IR-UWB dual front-end transceiver for IEEE802.15 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power gating techniques for ultra low power communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MOS and bipolar mm-wave power amplifiers in advanced SiGe technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corrao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Bipolar/BiCMOS Circuits and Technology Meeting - BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Coronado, United States. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the IEEE 802.15.4a UWB PHY layer for optimizing the power consumption of the transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Losco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power switching low-noise amplifier for 6&#x2013;10 GHz ultra-wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inductorless CMOS UWB pulse generator with active pulse shaping circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Passive Two-Path Notch Filter For UWB receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Dynamic UWB Pulse Generator for BPSK Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra Wideband (IC UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5GHz digital BPSK modulator built with CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power clock and data recovery circuit for IR-UWB receiver power management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chemnitz, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2012.6198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varactor tuned active miniature notch filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-N. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable inductor-less CMOS low noise amplifier for multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 10th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Miniaturization and Integration applied on IR-UWB Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Printed Smart Objects (IPSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remotely UHF powered UWB transmitter for high precision localization of RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Ultra-Wideband (ICUWB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, France. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Pulse Generator for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Micro Electronics forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and integration of UWB antennas for high data rate miniature impulse radio transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conf. Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.228-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADS modeling of IR-UWB transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADS modeling of IR-UWB transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.R. Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France. pp.University Booth, Session 1, Demo 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency down-conversion with complementary-MOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power CMOS energy detector for noncoherent impulse-radio UWB receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2010.5614627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS UWB pulse generator co-designed with package transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, France. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully tunable UWB pulse generator with zero DC power consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2009.5288788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature 3.1-10.6 GHz FCC transmitter for UWB impulse radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Valbonne, France. pp.University Booth, Session 1 (Circuit Design), Demo 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm-C low-pass-filter designed for a Zero-IF base-band demodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, France. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization test plan for a PCB to DIE transition in a fcCBGA application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOK/NCP-FSK modulator based on coupled open-closed-loop VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Circuit Theory and Design (ECCTD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2007.4529612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Band Pass filter embedding a MLF low cost package with wire bound attach process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS transceiver for 802.15.4 SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2006.1615222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple demodulator for 802.15.4 low-cost receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2006.1615158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSK zero-crossing demodulator for 802.15.4 low-cost receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 12th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gammarth, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost solutions for 802.15.4 RF architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Spread Spectrum Techniques and Applications - Programme and Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sydney, France. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2004.1371845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single ended rail-to-rail CMOS OTA based variable-frequency ring-oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2004.1329059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO: GRE en Communication Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Valbonne, France. I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-THz transceiver design for future generation mobile communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mangraviti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dehos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Yaakoubi Khbiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">River Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key enabling technologies for future wireless, wired, optical and satcom applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, River Publishers, pp.115-132, 2024, 978-877-004-665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS and BiCMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Bautista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Circuits and Technologies for Smart Millimeter-Wave Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.108-200, 2022, 978-1-107-10247-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS UWB Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-WideBand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, 2010, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPF radiofrequency device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20250219636A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélangeur à N Chemins à réjection d’harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3125934A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying Across Chiplets: Side-Channel Attacks in 2.5/3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Circuits Intégrés à Faible Coût et à Faible Consommation pour la Radio Impulsionnelle Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Cézanne - Aix Marseille III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03616458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="376DC5DD"/>
+    <w:nsid w:val="35695B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvainbourdel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9930-9945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Andrei Dobrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3426297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Germano Alves Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Bouchoucha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Maranh&#227;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cherem Schneider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3417316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3414183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728180v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3474424" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Artemio Schoulten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i3.793" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouattara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paillardet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167772970.09401552/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759715v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Andrea Pino Monroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galup-Montoro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198644" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Chaar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lssc.2022.3172992" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3197436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1219-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2669902" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0985-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000355" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2015.2449243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012324v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dehaese" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow Ramos Sparrow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0369-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Tedjini-Bailiche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Slimane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Tahar Belaroussi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.10.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70HG75N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Tedjini-Ba&#239;liche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tahar Belaroussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2231466" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battista" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fanei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bachelet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9401-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAFDC8E79A4CF4FCC0AC2FA3A7AA56BB912C2F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2009.2035959" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battista" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082982" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meill&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9167-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V9P8TD09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.920169" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cubillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2008.924229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.922444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072616" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9006-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB7FAF34B1E0659AF2026528BAB3A56CA944291A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9495-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38PCZJZV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20050171" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158702v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bernardez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Valettute" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Sabaj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gammarano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11044131" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/prime66228.2025.11203325" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158632v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203558" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215788v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107108" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Hellier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203420" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643087v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558153" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780347" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Schoulten" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Mariano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732474" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858280v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108277" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171224v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181341" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ser&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barboni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108182" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524621v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sa&#239;d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439902" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198116" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coustans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181964" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Srinivassane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161783" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188231v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Missel Adotnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198173" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC59616.2023.10268734" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Siniscalchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893254" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS55711.2022.9970057" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029332v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Said" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462789" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640029v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665492" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851859v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462755" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoulten" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462739" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462766" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Alaji" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capelli Mouvand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159841" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artemio-Schoulten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294788" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC49063.2020.9073239" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704374v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gies" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010126" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455457v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauch&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604840" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182067" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704354v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324443" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435841v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2015.77" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704344v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haloua" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182048" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704351v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benamor" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324402" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704339v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piaget" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050106" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012695v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Amor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872711" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856911v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573672" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856919v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815525" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856910v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663846" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856909v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663843" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862850v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Raafat Lababidi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435856v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6198001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940092v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764530v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-N. Le" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764520v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Nhan Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933085v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chami" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brachat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895491v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328955" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470055v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704307v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058893" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435844v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764357v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664162v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Sparrow" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724451" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2010.5614627" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424217v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704302v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2009.5288788" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704300v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135598" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856880v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2007.4529612" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856881v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374965" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856868v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511065" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856867v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511146" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856862v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615222" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856860v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615158" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543158v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633534" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856849v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2004.1371845" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856843v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2004.1329059" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921673v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sentieys" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Le" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821258v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mangraviti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dehos" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Yaakoubi Khbiza" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022411v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165938v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616458v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvainbourdel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9930-9945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Germano Alves Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Bouchoucha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Maranh&#227;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cherem Schneider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3417316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3414183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728180v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3474424" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Andrei Dobrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3426297" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Artemio Schoulten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i3.793" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouattara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paillardet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167772970.09401552/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Chaar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lssc.2022.3172992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3197436" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759715v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Andrea Pino Monroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galup-Montoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1219-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0985-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2669902" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000355" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2015.2449243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dehaese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Tedjini-Ba&#239;liche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tahar Belaroussi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow Ramos Sparrow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0369-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Tedjini-Bailiche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Slimane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Tahar Belaroussi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70HG75N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2231466" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bachelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2009.2035959" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battista" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fanei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9401-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAFDC8E79A4CF4FCC0AC2FA3A7AA56BB912C2F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.920169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battista" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082982" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meill&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9167-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V9P8TD09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cubillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2008.924229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.922444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072616" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9006-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB7FAF34B1E0659AF2026528BAB3A56CA944291A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9495-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38PCZJZV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20050171" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203558" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158702v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bernardez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Valettute" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Sabaj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gammarano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11044131" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/prime66228.2025.11203325" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107108" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Hellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203420" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Schoulten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaubert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Mariano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558153" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732474" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858280v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sa&#239;d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ser&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barboni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108182" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108277" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171224v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181341" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198116" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coustans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181964" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Srinivassane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161783" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188231v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Missel Adotnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198173" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC59616.2023.10268734" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028971v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023664v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS55711.2022.9970057" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Said" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Siniscalchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893254" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665492" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832049v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462789" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851859v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462755" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoulten" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462739" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462766" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157443v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Alaji" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capelli Mouvand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159841" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166967v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artemio-Schoulten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294788" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC49063.2020.9073239" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704374v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gies" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010126" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455457v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauch&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604840" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014995v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435841v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2015.77" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704349v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182067" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704354v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324443" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704344v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haloua" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182048" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704351v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benamor" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324402" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012695v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piaget" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050106" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Amor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872711" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856910v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losco" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663846" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856919v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815525" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856909v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663843" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862850v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Raafat Lababidi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435856v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856911v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573672" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6198001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940092v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764530v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-N. Le" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764520v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Nhan Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895491v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328955" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933085v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chami" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brachat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704307v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058893" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470055v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764357v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435844v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664162v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Sparrow" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724451" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2010.5614627" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704300v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135598" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704302v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2009.5288788" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424217v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856881v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374965" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856868v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511065" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856880v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2007.4529612" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856867v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511146" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856862v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615222" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856860v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615158" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543158v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633534" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856849v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2004.1371845" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856843v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2004.1329059" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921673v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sentieys" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Le" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821258v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mangraviti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dehos" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Yaakoubi Khbiza" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022411v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165938v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595770v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabache" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616458v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>