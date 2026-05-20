--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Bourdel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr Sylvain BOURDEL, Grenoble-INP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvainbourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9930-9945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Defect Detection, Output Matching Assessment, and Performance Recentering of a 79-GHz Four-Way CMOS Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.1005 - 1022. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2025.3619021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Society Tour de France 2024: Celebrating 75 Years of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2024.3410911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-Oriented Single-Piece 5-DC-Parameter MOSFET Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maranhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Cherem Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.87420 - 87437. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3417316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Tunable N-Path Mixer With Calibrated Harmonic Rejection Including the 7th LO Harmonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3414183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented single-piece explicit I-V DC charge-based model for MOS transistors in nanometric technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.147809 - 147827. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3474424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Path Filtering and Mixing Analysis—A General Approach Based on Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Andrei Dobrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.5636-5647. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3426297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-standard IR-UWB emitter in a 28 nm FD-SOI technology based on the frequency transposition pulse synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v18i3.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120 GHz 2-bit reflection-type phase shifter based on PIN diodes switched-lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.167772970.09401552/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonintrusive Machine Learning-Based Yield Recovery and Performance Recentering for mm-Wave Power Amplifiers: A Two-Stage Class-A Power Amplifier Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.3046 - 3064. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2023.3322750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical modeling of spin-torque diodes used as radio frequency detectors: a step-by-step methodology for parameter extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Jotta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (7), pp.2771-2781. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2023.3259528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Stacked Parallel Plate Shunt Capacitor for Millimeter-Wave Systems in Low-Cost Highly Integrated CMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.114-117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lssc.2022.3172992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Design Method for Millimeter Wave Distributed Amplifier Based on Four-Port Chain (ABCD) Matrix Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2022.3197436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-Oriented All-Regime All-Region 7-Parameter Short-Channel MOSFET Model Based on Inversion Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.86270-86285. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3198644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm-wave through-load element for on-wafer measurement applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3170-3183. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3072097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77.3-GHz Standing-Wave Oscillator Based on an Asymmetrical Tunable Slow-Wave Coplanar Stripline Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3158-3169. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3060579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD mm-wave-circuit protection: 3-dB couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (12), pp.5989-5994. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3115990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly tunable high-Q inversion-mode MOS varactor in the 1-325-GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (6), pp.2263-2269. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2989726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of mm-wave slow-wave coupled coplanar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugo-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (12), pp.5014-5028. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3015974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonintrusive Machine Learning-Based Test Methodology for Millimeter-Wave Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.2991412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 77-GHz LC-VCO With a Slow-Wave Coplanar Stripline-Based Inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2019.2926415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02230428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gm/ID based methodology for capacitive feedback LNA design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage unbuffered CFOA based non-inverting resistive-feedback amplifier: a study based on the description of the operational transconductance conveyor (OTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1219-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-duty-cycled 7.2-8.5 GHz IR-UWB receiver for low power and low data rate applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz PRF IR-UWB CMOS Transceiver With Pulse Shaping Capabilities and Peak Voltage Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1612-1625. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2669902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency UWB pulse generator for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3, SI), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Power Gating: A Low-Power Technique for Adaptive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.1377-1390. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvlsi.2015.2449243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Binary CPFSK With Non-Uniform Sampled Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (3), pp.844-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dichotomic supervised I/Q imbalance compensation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (14), pp.1113-1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact inductorless CMOS low-noise amplifier for reconfigurable radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tedjini-Baïliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (12), pp.892 - 893. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate UWB CMOS transceiver chipset for WBAN and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power and high gain switched CMOS &amp;lt;mml:math altimg=&amp;quot;si0022.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;g&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;m&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;-&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;boosted&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; current reused mixer for wireless multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11), pp.1575 - 1582. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power and high gain switched CMOS current reused mixer for wireless multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11), pp.1575-1582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip on board 3-10 GHz Impulse Radio Ultra Wideband transmitter with optimized die to antenna wire bond transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2231466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 9-pJ/Pulse 1.42-Vpp OOK CMOS UWB Pulse Generator for the 3.1–10.6-GHz FCC Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.65 - 73. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2009.2035959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of UWB CMOS LC filters LNA for carrier less impulse radio receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Fanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9401-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 52-GHz 8.5-dB Traveling-Wave Amplifier in 0.13-$\mu$m Standard CMOS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1226-1233. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.920169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6–10 GHz ultra-wideband CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20082982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTA based on CMOS inverters and application in the design of tunable bandpass filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (3), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-008-9167-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Low-Pass Design Guiding Rules to Improve PCB to Die Transition Applied to Different Types of Low-Cost Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Advanced Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (3), pp.527 - 535. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TADVP.2008.924229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Voltage-Gain CMOS LNA For 6–8.5-GHz UWB Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (8), pp.713 - 717. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.922444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost CMOS pulse generator for UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1425. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS inverters based positive type second generation current conveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.141 - 146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for CMOS current-source modes power amplifiers based on PAE optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (2), pp.167 - 170. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9495-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS inverters based positive type second generation current conveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.141 - 146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for broadband CMOS RF LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (7), pp.382. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20050171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, Low-Noise Common-Gate LNA with Negative-Positive Feedback in FD-SOI for Harmonic Rejection N-Path Mixer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power 12-Phase Single Capacitively Coupled Ring VCO for Wideband N-Path Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Bernardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Valettute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Sabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11044131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-path phase shifter and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.236-240, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wideband Model for a Stacked Millimeter-Wave Transformer-based Power Combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of ACM Design-Oriented Models for MOS Transistors from Quasi-Static Wafer-Level Characterization Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Andrei Dobrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaidioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 20th International Conference on PhD Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/prime66228.2025.11203325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Design and Simulation of analog/RF &amp; Digital Circuits with Open-Source EDA Tools and Process Design Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Cherem Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE CASS Latin American Symposium on Circuits and Systems (LASCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Complexity RF Power Gating Technique for Power Optimization in Harmonic Rejection N-Path Mixer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Interregional NEWCAS Conference (NEWCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 127-163 GHz LNA with in-band 21-dB gain and 6.8-dB NF in a 55-nm SiGe BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Chia Hung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thuriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'impulsions ultra-large bande à enveloppe non-uniformément échantillonnée pour l'amélioration de la réjection des lobes secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of RF CMOS Inverter-Based Ring Oscillators using an All-Region MOSFET Charge-Based Model in 28nm FD-SOI CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of an Inductor-Less Passive N-Path Balun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2024 - Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Synthesizer based on a Non-Uniformly Sampled Envelope for High Side-lobes Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Chia Hung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 79 GHz 4-Way Power Amplifier with 23 % PAE and 30dB Gain in 28nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Bali, Indonesia. pp.1 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Calibration Algorithm for Harmonic Rejection N-Path Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference (EuMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance en technologie CMOS 28 nm pour radar automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme D’étalonnage Basé sur L’apprentissage Automatique pour Les Mélangeurs N-Chemins à Réjection D’harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Miniaturized VNA for On-Chip PA Mismatch Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.228 - 232, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas58973.2024.10666348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A millimeter wave high isolation resistive coupler In 45nm RFSOI technology for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2023 - 2023 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tapei, China. pp.611-613, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active inductors modelling and trade-offs reexamined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Seré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Digital N-Path Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Gonsalves Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Conference on Design of Circuits and Integrated Systems (DCIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented model for short-channel MOS transistors based on inversion charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Feedback LNA design using a 7-parameter design-oriented model for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive relaxation oscillator with current-limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance benchmark of State-of-the-art Sub-6-GHz wideband LNAs Based on an Extensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey (CA), United States. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillator based bio-sensor for skin sweating detection: A feasibility survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Srinivassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2023 - 18th Conference on Ph.D Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-DC-parameter MOSFET model for circuit simulation in QucsStudio and SPECTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Missel Adotnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maranhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband sub-6GHz continuously tunable gm-boosted CG Low Noise Amplifier in 28 nm FD-SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 49th European Solid State Circuits Conference (ESSCIRC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC59616.2023.10268734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de conception d’amplificateurs distribués millimétriques basée sur la matrice chaîne (ABCD) 4 ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 6.3 pJ/b Ultra-low Power Energy Detector for Non-Coherent UWB Impulse Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Design of Circuits and Integrated Circuits (DCIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pamplona, Spain. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS55711.2022.9970057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session on RF/5G Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Eisenstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Gonzalez-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopery Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Timed Ring Oscillators for Non-Overlapping and Overlapping Phases Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International NEWCAS Conference (NEWCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec City, Canada. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection techniques for indirect test and statistical calibration of mm-wave integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélangeur N-Path à 5 chemins rejetant jusqu'à l'harmonique 8 inclus pour récepteurs multistandards basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'Impulsions Ultra-Large Bande à Enveloppe Échantillonnée-bloquée en technologie CMOS 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne patch en bande millimétrique pour la détection non-invasive des caractéristiques de la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022 – Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Path Mixer with Wide Rejection Including the 7 th Harmonic for Low Power Multi-standard Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Interregional NEWCAS Conference (NEWCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Quebec City, Canada. pp.256-260, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits for Low Supply Voltage Operation of a 5 GHz VCO to Drive a 4-Path Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gm/ID Design Methodology for 28 nm FD-SOI CMOS Resistive Feedback LNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubaï, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Supply Voltage of 2.45 GHz LC Oscillator in 28 nm FD-SOI Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Jotta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid approach for high-performance passive 120-GHz phase shifters in BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Ultra-Wide Band Pulse Generator based on a Duty-Cycled 2-ASK Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Wideband Millimeter-Wave Bias-Tee – Application to Distributed Amplifier Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Pulse Synthesizer Based on a Sample & Hold Envelope Shaping Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Simpósio Sul de Microeletrônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77.8 GHz Standing-wave Oscillator Based on a Tuneable Slow-wave Coplanar Stripline Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved π-Delayed Harmonic Rejection N-Path Mixer for Low Power Consumption and Multistandard Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas49341.2020.9159792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded tunable distributed amplifiers for serial optical links: Some design rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Alaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Capelli Mouvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada. pp.234-237, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2020 - Joint European Magnetic Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Closed-Form Mathematical Model for Uniform and Non-Uniform Distributed Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse design method for complexity reduction of IEEE IR-UWB pulse synthesizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Artemio-Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a nanometer FD-SOI transistor with a basic all-region MOSFET model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Electron Devices Conference (LAEDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San José, Costa Rica. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAEDC49063.2020.9073239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas44328.2019.8961234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02231655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de déphaseurs RTPS faible consommation en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of data sets for one-shot statistical calibration of RF/mm-wave circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bremen, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2018.8400689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 36th VLSI Test Symposium (VTS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transimpedance instrumentation amplifier based on current inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekfouy Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borggreve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Offertes par la Radio Impulsionelle Ultra-Large Bande pour les Communications Sans-Fil à Courte Portée et Faible Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI, énergies et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of pulse synthesizers for the convergence of IR-UWB solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital cubic interpolation and synchronization for RF receiver using power-gated ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 58th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fort Collins, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">81-86 GHz VCO for Backhaul application with S-CPS based differential inductor in BiCMOS 55nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Analysis and Sensitivity Modeling of an Energy Detector for IR-UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Modelling Symposium on Mathematical Modelling and Computer Simulation (EMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMS.2015.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled transconductor based on a quantum transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitters and Receivers for Impulse Radio Ultra-Wideband and Their Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband voltage controlled oscillator with commutable phases for BPSK implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Differential 7.2-8.5GHz LNA for a Self Synchronized and Duty-Cycled UWB OOK Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast turn on/off low noise amplifier for duty cycled ultra-wideband impulse radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4GHz CMOS 130 nm IR-UWB dual front-end transceiver for IEEE802.15 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power gating techniques for ultra low power communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MOS and bipolar mm-wave power amplifiers in advanced SiGe technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corrao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Bipolar/BiCMOS Circuits and Technology Meeting - BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Coronado, United States. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the IEEE 802.15.4a UWB PHY layer for optimizing the power consumption of the transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Losco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power switching low-noise amplifier for 6&#x2013;10 GHz ultra-wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inductorless CMOS UWB pulse generator with active pulse shaping circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Passive Two-Path Notch Filter For UWB receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Dynamic UWB Pulse Generator for BPSK Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra Wideband (IC UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5GHz digital BPSK modulator built with CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power clock and data recovery circuit for IR-UWB receiver power management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chemnitz, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2012.6198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varactor tuned active miniature notch filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-N. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable inductor-less CMOS low noise amplifier for multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 10th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Miniaturization and Integration applied on IR-UWB Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Printed Smart Objects (IPSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remotely UHF powered UWB transmitter for high precision localization of RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Ultra-Wideband (ICUWB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, France. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Pulse Generator for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Micro Electronics forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and integration of UWB antennas for high data rate miniature impulse radio transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conf. Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.228-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADS modeling of IR-UWB transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADS modeling of IR-UWB transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.R. Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France. pp.University Booth, Session 1, Demo 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency down-conversion with complementary-MOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power CMOS energy detector for noncoherent impulse-radio UWB receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2010.5614627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS UWB pulse generator co-designed with package transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, France. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully tunable UWB pulse generator with zero DC power consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2009.5288788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature 3.1-10.6 GHz FCC transmitter for UWB impulse radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Valbonne, France. pp.University Booth, Session 1 (Circuit Design), Demo 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm-C low-pass-filter designed for a Zero-IF base-band demodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, France. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization test plan for a PCB to DIE transition in a fcCBGA application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOK/NCP-FSK modulator based on coupled open-closed-loop VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Circuit Theory and Design (ECCTD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2007.4529612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Band Pass filter embedding a MLF low cost package with wire bound attach process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS transceiver for 802.15.4 SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2006.1615222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple demodulator for 802.15.4 low-cost receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2006.1615158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSK zero-crossing demodulator for 802.15.4 low-cost receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 12th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gammarth, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost solutions for 802.15.4 RF architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Spread Spectrum Techniques and Applications - Programme and Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sydney, France. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2004.1371845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single ended rail-to-rail CMOS OTA based variable-frequency ring-oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2004.1329059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO: GRE en Communication Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Valbonne, France. I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-THz transceiver design for future generation mobile communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mangraviti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dehos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Yaakoubi Khbiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">River Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key enabling technologies for future wireless, wired, optical and satcom applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, River Publishers, pp.115-132, 2024, 978-877-004-665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS and BiCMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Bautista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Circuits and Technologies for Smart Millimeter-Wave Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.108-200, 2022, 978-1-107-10247-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS UWB Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-WideBand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, 2010, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPF radiofrequency device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20250219636A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélangeur à N Chemins à réjection d’harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3125934A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying Across Chiplets: Side-Channel Attacks in 2.5/3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Circuits Intégrés à Faible Coût et à Faible Consommation pour la Radio Impulsionnelle Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Cézanne - Aix Marseille III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03616458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Bourdel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr Sylvain BOURDEL, Grenoble-INP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvainbourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9930-9945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Defect Detection, Output Matching Assessment, and Performance Recentering of a 79-GHz Four-Way CMOS Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.1005 - 1022. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2025.3619021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-Oriented Single-Piece 5-DC-Parameter MOSFET Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maranhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Cherem Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.87420 - 87437. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3417316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Society Tour de France 2024: Celebrating 75 Years of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2024.3410911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Tunable N-Path Mixer With Calibrated Harmonic Rejection Including the 7th LO Harmonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3414183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented single-piece explicit I-V DC charge-based model for MOS transistors in nanometric technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.147809 - 147827. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3474424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Path Filtering and Mixing Analysis—A General Approach Based on Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Andrei Dobrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.5636-5647. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3426297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120 GHz 2-bit reflection-type phase shifter based on PIN diodes switched-lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.167772970.09401552/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-standard IR-UWB emitter in a 28 nm FD-SOI technology based on the frequency transposition pulse synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v18i3.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonintrusive Machine Learning-Based Yield Recovery and Performance Recentering for mm-Wave Power Amplifiers: A Two-Stage Class-A Power Amplifier Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.3046 - 3064. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2023.3322750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical modeling of spin-torque diodes used as radio frequency detectors: a step-by-step methodology for parameter extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Jotta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (7), pp.2771-2781. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2023.3259528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Stacked Parallel Plate Shunt Capacitor for Millimeter-Wave Systems in Low-Cost Highly Integrated CMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.114-117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lssc.2022.3172992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Design Method for Millimeter Wave Distributed Amplifier Based on Four-Port Chain (ABCD) Matrix Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2022.3197436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-Oriented All-Regime All-Region 7-Parameter Short-Channel MOSFET Model Based on Inversion Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.86270-86285. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3198644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm-wave through-load element for on-wafer measurement applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3170-3183. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3072097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77.3-GHz Standing-Wave Oscillator Based on an Asymmetrical Tunable Slow-Wave Coplanar Stripline Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3158-3169. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3060579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD mm-wave-circuit protection: 3-dB couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (12), pp.5989-5994. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3115990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly tunable high-Q inversion-mode MOS varactor in the 1-325-GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (6), pp.2263-2269. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2989726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of mm-wave slow-wave coupled coplanar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugo-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (12), pp.5014-5028. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3015974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonintrusive Machine Learning-Based Test Methodology for Millimeter-Wave Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.2991412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 77-GHz LC-VCO With a Slow-Wave Coplanar Stripline-Based Inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2019.2926415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02230428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gm/ID based methodology for capacitive feedback LNA design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage unbuffered CFOA based non-inverting resistive-feedback amplifier: a study based on the description of the operational transconductance conveyor (OTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1219-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-duty-cycled 7.2-8.5 GHz IR-UWB receiver for low power and low data rate applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz PRF IR-UWB CMOS Transceiver With Pulse Shaping Capabilities and Peak Voltage Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1612-1625. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2669902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency UWB pulse generator for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3, SI), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Power Gating: A Low-Power Technique for Adaptive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.1377-1390. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvlsi.2015.2449243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Binary CPFSK With Non-Uniform Sampled Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (3), pp.844-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dichotomic supervised I/Q imbalance compensation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (14), pp.1113-1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power and high gain switched CMOS current reused mixer for wireless multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11), pp.1575-1582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate UWB CMOS transceiver chipset for WBAN and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power and high gain switched CMOS &amp;lt;mml:math altimg=&amp;quot;si0022.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;g&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;m&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;-&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;boosted&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; current reused mixer for wireless multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11), pp.1575 - 1582. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact inductorless CMOS low-noise amplifier for reconfigurable radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tedjini-Baïliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (12), pp.892 - 893. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip on board 3-10 GHz Impulse Radio Ultra Wideband transmitter with optimized die to antenna wire bond transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2231466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 9-pJ/Pulse 1.42-Vpp OOK CMOS UWB Pulse Generator for the 3.1–10.6-GHz FCC Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.65 - 73. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2009.2035959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of UWB CMOS LC filters LNA for carrier less impulse radio receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Fanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9401-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Low-Pass Design Guiding Rules to Improve PCB to Die Transition Applied to Different Types of Low-Cost Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Advanced Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (3), pp.527 - 535. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TADVP.2008.924229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 52-GHz 8.5-dB Traveling-Wave Amplifier in 0.13-$\mu$m Standard CMOS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1226-1233. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.920169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6–10 GHz ultra-wideband CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20082982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTA based on CMOS inverters and application in the design of tunable bandpass filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (3), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-008-9167-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Voltage-Gain CMOS LNA For 6–8.5-GHz UWB Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (8), pp.713 - 717. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.922444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost CMOS pulse generator for UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1425. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS inverters based positive type second generation current conveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.141 - 146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for CMOS current-source modes power amplifiers based on PAE optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (2), pp.167 - 170. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9495-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS inverters based positive type second generation current conveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.141 - 146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for broadband CMOS RF LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (7), pp.382. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20050171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of ACM Design-Oriented Models for MOS Transistors from Quasi-Static Wafer-Level Characterization Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Andrei Dobrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaidioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 20th International Conference on PhD Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/prime66228.2025.11203325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Design and Simulation of analog/RF &amp; Digital Circuits with Open-Source EDA Tools and Process Design Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Cherem Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE CASS Latin American Symposium on Circuits and Systems (LASCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power 12-Phase Single Capacitively Coupled Ring VCO for Wideband N-Path Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Bernardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Valettute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Sabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11044131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-path phase shifter and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.236-240, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wideband Model for a Stacked Millimeter-Wave Transformer-based Power Combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, Low-Noise Common-Gate LNA with Negative-Positive Feedback in FD-SOI for Harmonic Rejection N-Path Mixer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Complexity RF Power Gating Technique for Power Optimization in Harmonic Rejection N-Path Mixer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Interregional NEWCAS Conference (NEWCAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 127-163 GHz LNA with in-band 21-dB gain and 6.8-dB NF in a 55-nm SiGe BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Chia Hung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thuriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'impulsions ultra-large bande à enveloppe non-uniformément échantillonnée pour l'amélioration de la réjection des lobes secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of RF CMOS Inverter-Based Ring Oscillators using an All-Region MOSFET Charge-Based Model in 28nm FD-SOI CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of an Inductor-Less Passive N-Path Balun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2024 - Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Synthesizer based on a Non-Uniformly Sampled Envelope for High Side-lobes Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Chia Hung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 79 GHz 4-Way Power Amplifier with 23 % PAE and 30dB Gain in 28nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Bali, Indonesia. pp.1 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Calibration Algorithm for Harmonic Rejection N-Path Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference (EuMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme D’étalonnage Basé sur L’apprentissage Automatique pour Les Mélangeurs N-Chemins à Réjection D’harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance en technologie CMOS 28 nm pour radar automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Miniaturized VNA for On-Chip PA Mismatch Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Belkhadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montoriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.228 - 232, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas58973.2024.10666348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active inductors modelling and trade-offs reexamined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Seré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Digital N-Path Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Gonsalves Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Conference on Design of Circuits and Integrated Systems (DCIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A millimeter wave high isolation resistive coupler In 45nm RFSOI technology for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2023 - 2023 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tapei, China. pp.611-613, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented model for short-channel MOS transistors based on inversion charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Feedback LNA design using a 7-parameter design-oriented model for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Andrea Pino Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive relaxation oscillator with current-limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance benchmark of State-of-the-art Sub-6-GHz wideband LNAs Based on an Extensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey (CA), United States. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillator based bio-sensor for skin sweating detection: A feasibility survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Srinivassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2023 - 18th Conference on Ph.D Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-DC-parameter MOSFET model for circuit simulation in QucsStudio and SPECTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Germano Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Missel Adotnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maranhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband sub-6GHz continuously tunable gm-boosted CG Low Noise Amplifier in 28 nm FD-SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 49th European Solid State Circuits Conference (ESSCIRC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC59616.2023.10268734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection techniques for indirect test and statistical calibration of mm-wave integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session on RF/5G Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Eisenstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Gonzalez-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopery Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Timed Ring Oscillators for Non-Overlapping and Overlapping Phases Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International NEWCAS Conference (NEWCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec City, Canada. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de conception d’amplificateurs distribués millimétriques basée sur la matrice chaîne (ABCD) 4 ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 6.3 pJ/b Ultra-low Power Energy Detector for Non-Coherent UWB Impulse Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Design of Circuits and Integrated Circuits (DCIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pamplona, Spain. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS55711.2022.9970057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélangeur N-Path à 5 chemins rejetant jusqu'à l'harmonique 8 inclus pour récepteurs multistandards basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'Impulsions Ultra-Large Bande à Enveloppe Échantillonnée-bloquée en technologie CMOS 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne patch en bande millimétrique pour la détection non-invasive des caractéristiques de la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022 – Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Path Mixer with Wide Rejection Including the 7 th Harmonic for Low Power Multi-standard Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Interregional NEWCAS Conference (NEWCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Quebec City, Canada. pp.256-260, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9901392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits for Low Supply Voltage Operation of a 5 GHz VCO to Drive a 4-Path Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Supply Voltage of 2.45 GHz LC Oscillator in 28 nm FD-SOI Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gm/ID Design Methodology for 28 nm FD-SOI CMOS Resistive Feedback LNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubaï, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Jotta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid approach for high-performance passive 120-GHz phase shifters in BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Ultra-Wide Band Pulse Generator based on a Duty-Cycled 2-ASK Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Wideband Millimeter-Wave Bias-Tee – Application to Distributed Amplifier Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Pulse Synthesizer Based on a Sample & Hold Envelope Shaping Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Simpósio Sul de Microeletrônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Closed-Form Mathematical Model for Uniform and Non-Uniform Distributed Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sidi El Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Litvinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2020 - Joint European Magnetic Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded tunable distributed amplifiers for serial optical links: Some design rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Alaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Capelli Mouvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada. pp.234-237, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77.8 GHz Standing-wave Oscillator Based on a Tuneable Slow-wave Coplanar Stripline Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved π-Delayed Harmonic Rejection N-Path Mixer for Low Power Consumption and Multistandard Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas49341.2020.9159792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse design method for complexity reduction of IEEE IR-UWB pulse synthesizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Artemio-Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a nanometer FD-SOI transistor with a basic all-region MOSFET model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Siniscalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galup-Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Electron Devices Conference (LAEDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San José, Costa Rica. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAEDC49063.2020.9073239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures optimisées de mélangeurs N-Path en vue d’applications basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Shakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, France. pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02231655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of causal feature selection in the context of machine-learning indirect test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield Recovery of mm-Wave Power Amplifiers using Variable Decoupling Cells and One-Shot Statistical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Architecture of N-Path Mixers for Low Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International New Circuits and Systems Conference (NEWCAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/newcas44328.2019.8961234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de déphaseurs RTPS faible consommation en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of data sets for one-shot statistical calibration of RF/mm-wave circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of 4GSP/s Interleaved SAR ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted test generation strategy for non-intrusive machine learning indirect test of millimeter-wave circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE European Test Symposium (ETS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bremen, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2018.8400689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Margalef-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 36th VLSI Test Symposium (VTS'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception en vue du test d’un amplificateur de puissance à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transimpedance instrumentation amplifier based on current inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekfouy Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borggreve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Offertes par la Radio Impulsionelle Ultra-Large Bande pour les Communications Sans-Fil à Courte Portée et Faible Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI, énergies et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of pulse synthesizers for the convergence of IR-UWB solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled transconductor based on a quantum transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitters and Receivers for Impulse Radio Ultra-Wideband and Their Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital cubic interpolation and synchronization for RF receiver using power-gated ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 58th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fort Collins, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">81-86 GHz VCO for Backhaul application with S-CPS based differential inductor in BiCMOS 55nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Analysis and Sensitivity Modeling of an Energy Detector for IR-UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Modelling Symposium on Mathematical Modelling and Computer Simulation (EMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMS.2015.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband voltage controlled oscillator with commutable phases for BPSK implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Differential 7.2-8.5GHz LNA for a Self Synchronized and Duty-Cycled UWB OOK Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4GHz CMOS 130 nm IR-UWB dual front-end transceiver for IEEE802.15 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast turn on/off low noise amplifier for duty cycled ultra-wideband impulse radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power gating techniques for ultra low power communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MOS and bipolar mm-wave power amplifiers in advanced SiGe technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corrao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Bipolar/BiCMOS Circuits and Technology Meeting - BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Coronado, United States. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the IEEE 802.15.4a UWB PHY layer for optimizing the power consumption of the transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Losco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power switching low-noise amplifier for 6&#x2013;10 GHz ultra-wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inductorless CMOS UWB pulse generator with active pulse shaping circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Passive Two-Path Notch Filter For UWB receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Dynamic UWB Pulse Generator for BPSK Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra Wideband (IC UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5GHz digital BPSK modulator built with CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varactor tuned active miniature notch filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power clock and data recovery circuit for IR-UWB receiver power management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chemnitz, France. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2012.6198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-N. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of Miniaturization and Integration applied on IR-UWB Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Printed Smart Objects (IPSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable inductor-less CMOS low noise amplifier for multi-standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tahar Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 10th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Pulse Generator for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Micro Electronics forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remotely UHF powered UWB transmitter for high precision localization of RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Ultra-Wideband (ICUWB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, France. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADS modeling of IR-UWB transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and integration of UWB antennas for high data rate miniature impulse radio transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clementi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conf. Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.228-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADS modeling of IR-UWB transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.R. Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France. pp.University Booth, Session 1, Demo 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency down-conversion with complementary-MOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power CMOS energy detector for noncoherent impulse-radio UWB receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2010.5614627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS UWB pulse generator co-designed with package transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, France. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully tunable UWB pulse generator with zero DC power consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2009.5288788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature 3.1-10.6 GHz FCC transmitter for UWB impulse radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Valbonne, France. pp.University Booth, Session 1 (Circuit Design), Demo 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOK/NCP-FSK modulator based on coupled open-closed-loop VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Circuit Theory and Design (ECCTD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2007.4529612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm-C low-pass-filter designed for a Zero-IF base-band demodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, France. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization test plan for a PCB to DIE transition in a fcCBGA application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Band Pass filter embedding a MLF low cost package with wire bound attach process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS transceiver for 802.15.4 SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2006.1615222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple demodulator for 802.15.4 low-cost receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2006.1615158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSK zero-crossing demodulator for 802.15.4 low-cost receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 12th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gammarth, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost solutions for 802.15.4 RF architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Spread Spectrum Techniques and Applications - Programme and Book of Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sydney, France. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2004.1371845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single ended rail-to-rail CMOS OTA based variable-frequency ring-oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2004.1329059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRECO: GRE en Communication Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Valbonne, France. I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-THz transceiver design for future generation mobile communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mangraviti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dehos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Yaakoubi Khbiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">River Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key enabling technologies for future wireless, wired, optical and satcom applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, River Publishers, pp.115-132, 2024, 978-877-004-665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS and BiCMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Bautista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Circuits and Technologies for Smart Millimeter-Wave Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.108-200, 2022, 978-1-107-10247-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS UWB Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-WideBand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, 2010, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPF radiofrequency device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imadeddine Bendjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20250219636A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélangeur à N Chemins à réjection d’harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alshakoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lauga-Larroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3125934A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying Across Chiplets: Side-Channel Attacks in 2.5/3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Circuits Intégrés à Faible Coût et à Faible Consommation pour la Radio Impulsionnelle Ultra Large Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Cézanne - Aix Marseille III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03616458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35695B60"/>
+    <w:nsid w:val="C7AD15CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvainbourdel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9930-9945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Germano Alves Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Bouchoucha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Maranh&#227;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cherem Schneider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3417316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3414183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728180v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3474424" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Andrei Dobrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3426297" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Artemio Schoulten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i3.793" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouattara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paillardet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167772970.09401552/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Chaar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lssc.2022.3172992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3197436" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759715v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Andrea Pino Monroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galup-Montoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1219-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0985-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2669902" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000355" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2015.2449243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dehaese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Tedjini-Ba&#239;liche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tahar Belaroussi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow Ramos Sparrow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0369-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Tedjini-Bailiche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Slimane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Tahar Belaroussi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70HG75N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2231466" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bachelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2009.2035959" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battista" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fanei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9401-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAFDC8E79A4CF4FCC0AC2FA3A7AA56BB912C2F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.920169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battista" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082982" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meill&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9167-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V9P8TD09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cubillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2008.924229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.922444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072616" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9006-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB7FAF34B1E0659AF2026528BAB3A56CA944291A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9495-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38PCZJZV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20050171" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203558" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158702v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bernardez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Valettute" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Sabaj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gammarano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11044131" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/prime66228.2025.11203325" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107108" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Hellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203420" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Schoulten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaubert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Mariano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558153" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732474" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858280v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sa&#239;d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ser&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barboni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108182" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108277" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171224v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181341" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198116" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coustans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181964" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Srinivassane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161783" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188231v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Missel Adotnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198173" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC59616.2023.10268734" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028971v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023664v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS55711.2022.9970057" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Said" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Siniscalchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893254" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665492" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832049v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462789" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851859v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462755" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoulten" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462739" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462766" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157443v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Alaji" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capelli Mouvand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159841" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166967v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artemio-Schoulten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294788" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC49063.2020.9073239" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704374v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gies" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010126" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455457v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauch&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604840" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014995v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435841v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2015.77" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704349v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182067" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704354v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324443" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704344v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haloua" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182048" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704351v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benamor" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324402" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012695v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piaget" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050106" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Amor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872711" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856910v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losco" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663846" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856919v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815525" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856909v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663843" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862850v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Raafat Lababidi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435856v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856911v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573672" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6198001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940092v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764530v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-N. Le" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764520v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Nhan Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895491v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328955" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933085v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chami" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brachat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704307v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058893" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470055v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764357v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435844v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664162v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Sparrow" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724451" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2010.5614627" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704300v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135598" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704302v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2009.5288788" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424217v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856881v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374965" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856868v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511065" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856880v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2007.4529612" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856867v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511146" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856862v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615222" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856860v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615158" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543158v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633534" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856849v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2004.1371845" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856843v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2004.1329059" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921673v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sentieys" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Le" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821258v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mangraviti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dehos" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Yaakoubi Khbiza" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022411v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165938v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595770v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabache" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616458v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvainbourdel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9930-9945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Germano Alves Neto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Bouchoucha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Maranh&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cherem Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3417316" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3414183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728180v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3474424" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Andrei Dobrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3426297" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouattara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paillardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167772970.09401552/v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Artemio Schoulten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i3.793" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04253273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3322750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Chaar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lssc.2022.3172992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3197436" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759715v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Andrea Pino Monroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galup-Montoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.2991412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1219-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0985-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2669902" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000355" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2015.2449243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dehaese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Tedjini-Bailiche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Slimane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Tahar Belaroussi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435829v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow Ramos Sparrow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0369-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.10.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70HG75N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Tedjini-Ba&#239;liche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tahar Belaroussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2231466" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bachelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2009.2035959" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battista" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fanei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9401-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAFDC8E79A4CF4FCC0AC2FA3A7AA56BB912C2F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cubillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2008.924229" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.920169" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battista" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egels" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082982" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meill&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9167-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V9P8TD09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.922444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072616" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9006-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB7FAF34B1E0659AF2026528BAB3A56CA944291A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9495-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38PCZJZV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20050171" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/prime66228.2025.11203325" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158702v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bernardez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Valettute" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Sabaj" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gammarano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11044131" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203558" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107108" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Hellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203420" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Schoulten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaubert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Mariano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558153" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732474" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ser&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barboni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108182" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sa&#239;d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439902" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108277" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171224v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181341" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198116" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coustans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181964" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Srinivassane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161783" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188231v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Missel Adotnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198173" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC59616.2023.10268734" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832042v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Eisenstadt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Morris" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopery Mounet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810461" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023664v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS55711.2022.9970057" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Said" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Siniscalchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893254" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832049v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462789" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640029v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665492" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851859v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462755" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoulten" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462739" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462766" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166967v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157443v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Alaji" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capelli Mouvand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159841" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artemio-Schoulten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294788" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC49063.2020.9073239" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129047v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231655v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02137068v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128847v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453736v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lauga-Larroze" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas44328.2019.8961234" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795238" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajmi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O David" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Blanc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2018.8400689" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649564v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704374v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gies" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010126" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455457v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauch&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604840" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704349v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182067" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704354v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324443" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435841v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2015.77" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704344v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haloua" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182048" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704351v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benamor" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324402" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704339v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piaget" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050106" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012695v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Amor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872711" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856910v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losco" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663846" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856919v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815525" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856909v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663843" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862850v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Raafat Lababidi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435856v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856911v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573672" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704317v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6198001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764530v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-N. Le" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764520v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Nhan Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933085v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chami" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brachat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895491v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328955" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470055v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704307v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058893" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435844v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764357v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664162v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Sparrow" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724451" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2010.5614627" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704300v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135598" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704302v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2009.5288788" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424217v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856880v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2007.4529612" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856881v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374965" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856868v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511065" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856867v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511146" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856862v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615222" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856860v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615158" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543158v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633534" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856849v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2004.1371845" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856843v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2004.1329059" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921673v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sentieys" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Le" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821258v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mangraviti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dehos" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Yaakoubi Khbiza" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022411v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165938v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595770v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabache" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616458v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>