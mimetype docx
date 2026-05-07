--- v0 (2026-03-29)
+++ v1 (2026-05-07)
@@ -986,165 +986,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;une véritable histoire du cinéma&amp;quot; de Godard : se défaire de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Écrivains-cinéastes ? Avenir d’une figure amphibie, 7, pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gatti au Guatemala, histoire d’une guerre civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Armand Gatti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Armand Gatti journaliste, 04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171623v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02171624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“J’ai perdu mes certitudes, mais j’ai gardé mes illusions.” Scénarios de Jorge Semprún</w:t>
               </w:r>
@@ -1581,51 +1581,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1753,1470 +1753,1552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richard Dindo : Texte et Temps (Aragon, le roman de Matisse ; Genet à Chatila)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique à l’écran II : filmer la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des pays de l’Adour, Mar 2019, Pau (France), France. pp.121-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un homme qui dort, une « lecture cinématographique » de G. Perec et B. Queysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature comparée et cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Filmer Mai 68 » Table ronde avec Michel Andrieu, Jacques Kebadian et Sébastien Layerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 68 - Université Paris 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Bleu comme une orange&amp;lt;/i&amp;gt; d’André S. Labarthe : noirs les arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une télévision allumée : Les arts dans le noir et blanc du tube cathodique = A Switched-on TV : The arts in the black and white of the cathode ray tube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « fait » chez les formalistes russes : littérature/cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERILAC, Paris7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postérité de la factographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELEM Université de Bordeaux-Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URSS, fin des années 20 : « factographie », naissance d'un genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations des genres et des formes artistiques, 41e Congrès de la SFLGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une avant-garde à l’autre : le Groupe Dziga Vertov est-il (vraiment) vertovien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1917-2017. Regards croisés sur les avant-gardes artistiques soviétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux mémoires, documentaire de Jorge Semprún : le deuil de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du RIVIC, UT2J, avril 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CRPHLL, UPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mistère-Bouffe de Maïakovski : Moyen-âge et avant-garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques à comité de sélection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvriers et cinéastes (Franche-Comté, années 60-70)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques à comité de sélection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URSS, années 20 : l'horizon documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires et journées doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Marker. 25 Globe Revolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Media (NECS 2013 Conference) Charles University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique des formes documentaires : l’exemple du Printemps de Prague (R. Jean, J.L. Godard, C. Marker, R. Depardon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courts-métrages du Nouveau cinéma français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences et tables rondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Santo Domingo, République dominicaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre les images comme on rend les honneurs. Approches de la réception documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloques à comité de sélection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au risque du dialogue : les entretiens de Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Genet : du roman au théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rendre les images comme on rend les honneurs. Approches de la réception documentaire</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter Armand Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde avec Nicole Brenez, Marc Kravetz, Hélène Châtelain et Olivier Neveux, suivie d’une projection de « Le Journal intime de Dieu » (documentaire de S. Dreyer, 2011), Cinémathèque française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une blessure encore à vif : lire le Captif aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’héritage de Jean Genet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montage d’archives et transaction émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques à comité de sélection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À bout de souffle, réflexions sur Godard et le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences au Centre Pompidou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3226,120 +3308,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sympathies politiques d'Agnès Varda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agnès Varda Light and Shadow / Luz e Sombra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dindo : Texte et Temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3355,124 +3437,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La critique à l’écran II. Filmer la littérature, dir. S. Dreyer et D. Vaugeois, PU du Septentrion, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Maîtres fous au Balcon : Jean Genet spectateur de Jean Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert, Marie-Claude and Bernard, Florence and Bertrand, Michel and Laplace-Claverie, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classicisme et modernité dans le théâtre des XXe et XXIe siècles: études offertes à Marie-Claude Hubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, 2014, Textuelles. Univers littéraires, 978-2-85399-933-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3482,1035 +3564,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Madeleine Gobeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Tahar Ben Jelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étrange mot d’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Bertand Poirot Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret de Rembrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Antoine Bourseiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black panthers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Antoine Bourseiller</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atelier d’Alberto Giacometti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Atelier d’Alberto Giacometti</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’étrange mot d’</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Rudiger Wischenbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Tahar Ben Jelloun</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Madeleine Gobeil</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Fini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le secret de Rembrandt</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Hubert Fichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Bertand Poirot Delpech</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Nigel Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monique Lange</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Michèle Manceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4657,51 +4739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dreyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dreyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>