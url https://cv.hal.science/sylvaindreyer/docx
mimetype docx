--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -986,165 +986,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gatti au Guatemala, histoire d’une guerre civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Armand Gatti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Armand Gatti journaliste, 04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à &amp;quot;une véritable histoire du cinéma&amp;quot; de Godard : se défaire de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Écrivains-cinéastes ? Avenir d’une figure amphibie, 7, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171624v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02171623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“J’ai perdu mes certitudes, mais j’ai gardé mes illusions.” Scénarios de Jorge Semprún</w:t>
               </w:r>
@@ -1615,165 +1615,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chris Marker et les années Esprit (1946-1955) : prises de position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chris Marker, écrivain en premier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marne La Vallee, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le devenir des textes marxistes dans trois films de Danièle Huillet et Jean-Marie Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique du cinéma : cinéma et marxisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117340v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04117335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dindo : Texte et Temps (Aragon, le roman de Matisse ; Genet à Chatila)</w:t>
               </w:r>
@@ -1973,303 +1973,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « fait » chez les formalistes russes : littérature/cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERILAC, Paris7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Bleu comme une orange&amp;lt;/i&amp;gt; d’André S. Labarthe : noirs les arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une télévision allumée : Les arts dans le noir et blanc du tube cathodique = A Switched-on TV : The arts in the black and white of the cathode ray tube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le « fait » chez les formalistes russes : littérature/cinéma</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">URSS, fin des années 20 : « factographie », naissance d'un genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERILAC, Paris7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Migrations des genres et des formes artistiques, 41e Congrès de la SFLGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postérité de la factographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELEM Université de Bordeaux-Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326668v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02061941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une avant-garde à l’autre : le Groupe Dziga Vertov est-il (vraiment) vertovien ?</w:t>
               </w:r>
@@ -2525,165 +2525,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">URSS, années 20 : l'horizon documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires et journées doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ouvriers et cinéastes (Franche-Comté, années 60-70)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques à comité de sélection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325255v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02327046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Marker. 25 Globe Revolutions</w:t>
               </w:r>
@@ -2870,234 +2870,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Documenter Armand Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde avec Nicole Brenez, Marc Kravetz, Hélène Châtelain et Olivier Neveux, suivie d’une projection de « Le Journal intime de Dieu » (documentaire de S. Dreyer, 2011), Cinémathèque française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rendre les images comme on rend les honneurs. Approches de la réception documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques à comité de sélection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au risque du dialogue : les entretiens de Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Genet : du roman au théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325251v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02327044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une blessure encore à vif : lire le Captif aujourd'hui</w:t>
               </w:r>
@@ -3572,585 +3572,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Antoine Bourseiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black panthers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atelier d’Alberto Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Bertand Poirot Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret de Rembrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Madeleine Gobeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Tahar Ben Jelloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étrange mot d’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195428v1</w:t>
-              </w:r>
-[...370 lines deleted...]
-                <w:t xml:space="preserve">hal-02195439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
@@ -4739,51 +4739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dreyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dreyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>