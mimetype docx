--- v0 (2026-03-04)
+++ v1 (2026-05-17)
@@ -455,295 +455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical factors for precise and efficient RNA cleavage by RNase Y in Staphylococcus aureus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Le Scornet</w:t>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Jousselin</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Baumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678641v1</w:t>
+                <w:t xml:space="preserve">hal-04773401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical factors for precise and efficient RNA cleavage by RNase Y in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Alexandre Le Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+                <w:t xml:space="preserve">Ambre Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">Kamila Baumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergana Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1011349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773401v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small RNA OxyS induces resistance to aminoglycosides during oxidative stress by controlling Fe-S cluster biogenesis in Escherichia coli</w:t>
               </w:r>
@@ -853,291 +853,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small RNA regulation of an essential process induces bacterial resistance to aminoglycosides during oxidative stress</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New RoxS sRNA Targets Identified in Bacillus subtilis by Pulsed SILAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Py</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergana Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.10.13.562219⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00471-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250476v1</w:t>
+                <w:t xml:space="preserve">hal-04250461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New RoxS sRNA Targets Identified in Bacillus subtilis by Pulsed SILAC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe H Marchand</w:t>
+                <w:t xml:space="preserve">Small RNA regulation of an essential process induces bacterial resistance to aminoglycosides during oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Baussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Caron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatrice Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00471-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.10.13.562219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250461v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-resolution view of RNA endonuclease cleavage in Bacillus subtilis</w:t>
               </w:r>
@@ -3522,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,90 +3630,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifty Shades of translational regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergana Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulating with RNA in bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, On Line meeting, France</w:t>
@@ -4642,77 +4642,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assay of Bacillus subtilis ribonuclease activity in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Tolcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assay of Bacillus subtilis ribonuclease activity in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Tolcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology: RNA remodeling proteins, Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -5015,90 +5015,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5426,51 +5426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C36B445"/>
+    <w:nsid w:val="05F388C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvaindurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3509-6463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116043741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Taggart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Julia Dierksheide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah J Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Scornet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Baumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011349" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Baussier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Py" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.23178581211of10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.13.562219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00471-23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taggart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Braun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Condon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.12.532304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Callan-Sidat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Mckeown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.667758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ignatov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Vaitkevicius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laty Cahoon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sandberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trinquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194505" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Helfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Condon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23602" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Lioliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Romilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tomasini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuv007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Deikus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bree" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Kearns" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Figaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00164-13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003181" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002520" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uzan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119802109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stragier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.8.3.14998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Storz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07044.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bisaglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Laalami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Sa&#239;da" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Crechet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M608271200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gardiner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Masters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.19.5513-5517.2002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Christol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679008v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tolcan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.RWR-0003-2017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04679200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvaindurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3509-6463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116043741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Taggart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Julia Dierksheide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah J Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Scornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Baumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Baussier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Py" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.23178581211of10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Caron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00471-23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.13.562219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taggart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Braun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Condon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.12.532304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Callan-Sidat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Mckeown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.667758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ignatov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Vaitkevicius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laty Cahoon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sandberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trinquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194505" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Helfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Condon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23602" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Lioliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Romilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tomasini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuv007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Deikus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bree" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Kearns" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Figaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00164-13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003181" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002520" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uzan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119802109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stragier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.8.3.14998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Storz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07044.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bisaglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Laalami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Sa&#239;da" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Crechet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M608271200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gardiner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Masters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.19.5513-5517.2002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Christol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679008v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tolcan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.RWR-0003-2017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04679200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>