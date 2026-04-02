--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -2504,291 +2504,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02466184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Pain in Suicidality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between lifetime headache and history of suicide attempts in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Calati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Ducasse</w:t>
+                <w:t xml:space="preserve">P. Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Holden</w:t>
+                <w:t xml:space="preserve">J. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
+                <w:t xml:space="preserve">K. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.132 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4088/JCP.16r10732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745558v1</w:t>
+                <w:t xml:space="preserve">hal-01784661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between lifetime headache and history of suicide attempts in the elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological Pain in Suicidality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Holden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Calati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41, pp.132 - 139. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4088/JCP.16r10732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784661v1</w:t>
+                <w:t xml:space="preserve">hal-01745558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifiable Risk Factors for Prevention of Dementia in Midlife, Late Life and the Oldest-Old: Validation of the LIBRA Index</w:t>
               </w:r>
@@ -3032,857 +3032,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02466836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repatriation is associated with isthmus cingulate cortex reduction in community-dwelling elderly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Maller</w:t>
+                <w:t xml:space="preserve">GWAS-identified risk variants for major depressive disorder: Preliminary support for an association with late-life depressive symptoms and brain structural alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Meslin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2016.1258490⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815036v1</w:t>
+                <w:t xml:space="preserve">hal-02400306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing the impact of physical pain on suicide attempts. A reply to Stubbs</w:t>
+                <w:t xml:space="preserve">Repatriation is associated with isthmus cingulate cortex reduction in community-dwelling elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Calati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Maller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2016.1258490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2015.10.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886927v1</w:t>
+                <w:t xml:space="preserve">hal-01815036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS-identified risk variants for major depressive disorder: Preliminary support for an association with late-life depressive symptoms and brain structural alterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanne Ryan</w:t>
+                <w:t xml:space="preserve">Framing the impact of physical pain on suicide attempts. A reply to Stubbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Calati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (1), pp.113-125. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.102 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2015.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400306v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting dementia using socio-demographic characteristics and the Free and Cued Selective Reminding Test in the general population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Level of Depressive Symptoms at Repeated Study Visits and Risk of Coronary Heart Disease and Stroke over 10 Years in Older Adults: The Three-City Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gabelle</w:t>
+                <w:t xml:space="preserve">Christof Prugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-016-0230-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.13872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01494665v1</w:t>
+                <w:t xml:space="preserve">inserm-02466903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level of Depressive Symptoms at Repeated Study Visits and Risk of Coronary Heart Disease and Stroke over 10 Years in Older Adults: The Three-City Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+                <w:t xml:space="preserve">Excessive daytime sleepiness and antipathogen drug consumption in the elderly: a test of the immune theory of sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berticat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.13872⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.23574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02466903v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive daytime sleepiness and antipathogen drug consumption in the elderly: a test of the immune theory of sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Berticat</w:t>
+                <w:t xml:space="preserve">Predicting dementia using socio-demographic characteristics and the Free and Cued Selective Reminding Test in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieta Baramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karen Ritchie</w:t>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.23574. </w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep23574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13195-016-0230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867593v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01494665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dementia risk with antihypertensive use and blood pressure variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip J Tully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Debette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,51 +4352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of cytokines in suicidal behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain volumes in late life: gender, hormone treatment, and estrogen receptor variants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,399 +5250,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02466967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of cerebral white matter lesions predicts progression to mild cognitive impairment and dementia.</w:t>
+                <w:t xml:space="preserve">Cerebral white matter hyperintensities in the prediction of cognitive decline and incident dementia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mortamais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56972. </w:t>
+              <w:t xml:space="preserve">International Review of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (6), pp.686-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/09540261.2013.838151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00916484v1</w:t>
+                <w:t xml:space="preserve">inserm-00942727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective memory impairment, objective cognitive functioning and social activity in French older people: findings from the Three Cities study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+                <w:t xml:space="preserve">Spatial distribution of cerebral white matter lesions predicts progression to mild cognitive impairment and dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mortamais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Brickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank A. Provenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Muraskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geriatrics and Gerontology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1447-0594.2012.00873.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00914850v1</w:t>
+                <w:t xml:space="preserve">inserm-00916484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral white matter hyperintensities in the prediction of cognitive decline and incident dementia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Mortamais</w:t>
+                <w:t xml:space="preserve">Subjective memory impairment, objective cognitive functioning and social activity in French older people: findings from the Three Cities study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Genziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (6), pp.686-98. </w:t>
+              <w:t xml:space="preserve">Geriatrics and Gerontology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.139-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/09540261.2013.838151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1447-0594.2012.00873.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00942727v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00914850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reported major depressive symptoms at baseline impact abstinence prognosis in smoking cessation program. A one-year prospective study</w:t>
               </w:r>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fustinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7137,51 +7137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen A. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7217,265 +7217,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00175911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Epidemiology of mental diseases in the elderly]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[The Esprit Project: a longitudinal general population study of psychiatric disorders in France in subjects over 65 years old]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beluche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 32 Pt 4, pp.S1091-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1019/200630181⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 32 Pt 5, pp.S615-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0013-7006(06)76211-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00112045v1</w:t>
+                <w:t xml:space="preserve">inserm-00138456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The Esprit Project: a longitudinal general population study of psychiatric disorders in France in subjects over 65 years old]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Epidemiology of mental diseases in the elderly]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen A. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 32 Pt 5, pp.S615-21. </w:t>
+              <w:t xml:space="preserve">, 2006, 32 Pt 4, pp.S1091-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0013-7006(06)76211-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1019/200630181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00138456v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00112045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised Criteria for Mild Cognitive Impairment: Validation within a Longitudinal Population Study.</w:t>
               </w:r>
@@ -7572,278 +7572,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00112038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-degenerative mild cognitive impairment in elderly people and use of anticholinergic drugs: longitudinal cohort study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life-time history of suicide attempts and coronary artery disease in a community-dwelling elderly population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen A. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.38740.439664.DE⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.1429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00000025v1</w:t>
+                <w:t xml:space="preserve">inserm-00069435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-time history of suicide attempts and coronary artery disease in a community-dwelling elderly population.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-degenerative mild cognitive impairment in elderly people and use of anticholinergic drugs: longitudinal cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21, pp.108-112. </w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 332, pp.455-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gps.1429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmj.38740.439664.DE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00069435v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8118,51 +8118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Artero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J Maller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01721-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Castroman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2024-333667" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brickman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gentreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.05.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03238322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ancelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978591v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carriere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Maller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2020.1733247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Samieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ngabirano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15731" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2018.0329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.180026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Boldrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bensassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719845504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Wyart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.04.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01745558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ducasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.16r10732" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ritchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Boxtel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga J G Schiepers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Deckers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Vugt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-161208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000478021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815036v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2016.1258490" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2015.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02400306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ryan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.08.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01494665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieta Baramova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0230-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Prugger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13872" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867593v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23574" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Tully" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002946" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01844422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.07.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Laglaoui Bakhiyi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ilgen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2015.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Omari-Asor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stewart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWKNFXN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.02.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-141473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Brickman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schupf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Manly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Stern" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Luchsinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2014.07.155" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A. Provenzano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Muraskin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00917086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.09.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02400146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Roquefeuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ritchie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0487.1000136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916484v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056972" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Genziani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1447-0594.2012.00873.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09540261.2013.838151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.11.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00715982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Scarmeas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2011.11.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704602v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malafosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.03.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.02.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Touchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.110.087924" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-1387" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Beaino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JGP.0b013e3181df4897" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524220v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishael Soremekun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.2406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Ritchie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.c3885" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fustinoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3181b7849b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.136903" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200630181" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beluche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulenger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0013-7006(06)76211-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Petersen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000096287" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.38740.439664.DE" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Astruc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.1429" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Fay Low" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Artero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J Maller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01721-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Castroman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2024-333667" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brickman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gentreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.05.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03238322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ancelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978591v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carriere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Maller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2020.1733247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Samieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ngabirano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15731" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2018.0329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.180026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Boldrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bensassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719845504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Wyart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.04.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ritchie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.10.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01745558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ducasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.16r10732" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Boxtel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga J G Schiepers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Deckers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Vugt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-161208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000478021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02400306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ryan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.08.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2016.1258490" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2015.10.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Prugger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13872" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867593v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01494665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieta Baramova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0230-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Tully" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002946" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01844422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.07.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Laglaoui Bakhiyi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ilgen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2015.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Omari-Asor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stewart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWKNFXN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.02.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-141473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Brickman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schupf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Manly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Stern" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Luchsinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2014.07.155" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A. Provenzano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Muraskin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00917086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.09.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02400146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Roquefeuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ritchie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0487.1000136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09540261.2013.838151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056972" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Genziani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1447-0594.2012.00873.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.11.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00715982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Scarmeas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2011.11.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704602v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malafosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.03.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.02.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Touchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.110.087924" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-1387" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Beaino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JGP.0b013e3181df4897" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524220v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishael Soremekun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.2406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Ritchie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.c3885" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fustinoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3181b7849b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.136903" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beluche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulenger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0013-7006(06)76211-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200630181" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Petersen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000096287" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Astruc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.1429" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000025v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.38740.439664.DE" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Fay Low" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>