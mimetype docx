--- v1 (2026-04-02)
+++ v2 (2026-05-16)
@@ -3166,723 +3166,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repatriation is associated with isthmus cingulate cortex reduction in community-dwelling elderly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Ritchie</w:t>
+                <w:t xml:space="preserve">Predicting dementia using socio-demographic characteristics and the Free and Cued Selective Reminding Test in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieta Baramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2016.1258490⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-016-0230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815036v1</w:t>
+                <w:t xml:space="preserve">inserm-01494665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing the impact of physical pain on suicide attempts. A reply to Stubbs</w:t>
+                <w:t xml:space="preserve">Repatriation is associated with isthmus cingulate cortex reduction in community-dwelling elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Calati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Maller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2015.10.018⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2016.1258490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886927v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level of Depressive Symptoms at Repeated Study Visits and Risk of Coronary Heart Disease and Stroke over 10 Years in Older Adults: The Three-City Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Pérès</w:t>
+                <w:t xml:space="preserve">Framing the impact of physical pain on suicide attempts. A reply to Stubbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Calati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.13872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.102 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2015.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02466903v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive daytime sleepiness and antipathogen drug consumption in the elderly: a test of the immune theory of sleep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Ritchie</w:t>
+                <w:t xml:space="preserve">High Level of Depressive Symptoms at Repeated Study Visits and Risk of Coronary Heart Disease and Stroke over 10 Years in Older Adults: The Three-City Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Prugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.13872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep23574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01867593v2</w:t>
+                <w:t xml:space="preserve">inserm-02466903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting dementia using socio-demographic characteristics and the Free and Cued Selective Reminding Test in the general population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+                <w:t xml:space="preserve">Excessive daytime sleepiness and antipathogen drug consumption in the elderly: a test of the immune theory of sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berticat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.23574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13195-016-0230-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep23574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01494665v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dementia risk with antihypertensive use and blood pressure variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip J Tully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Debette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,563 +4580,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02466960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APOE ε4 and risk for Alzheimer's disease: Do regionally distributed white matter hyperintensities play a role?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education Modulates the Impact of White Matter Lesions on the Risk of Mild Cognitive Impairment and Dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mortamais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adam M. Brickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Manly</w:t>
+                <w:t xml:space="preserve">Frank A. Provenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaakov Stern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José A Luchsinger</w:t>
+                <w:t xml:space="preserve">Jordan Muraskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jalz.2014.07.155⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (11), pp.1336-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jagp.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02466957v1</w:t>
+                <w:t xml:space="preserve">inserm-00916473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education Modulates the Impact of White Matter Lesions on the Risk of Mild Cognitive Impairment and Dementia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Mortamais</w:t>
+                <w:t xml:space="preserve">APOE ε4 and risk for Alzheimer's disease: Do regionally distributed white matter hyperintensities play a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Brickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schupf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Portet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam M. Brickman</w:t>
+                <w:t xml:space="preserve">Jennifer Manly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank A. Provenzano</w:t>
+                <w:t xml:space="preserve">Yaakov Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Muraskin</w:t>
+                <w:t xml:space="preserve">José A Luchsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (11), pp.1336-45. </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.619-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jagp.2013.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2014.07.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00916473v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02466957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain volumes in late life: gender, hormone treatment, and estrogen receptor variants.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Carrière</w:t>
+                <w:t xml:space="preserve">COGNITO: Computerized Assessment of Information Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Scali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Maller</w:t>
+                <w:t xml:space="preserve">Guilhem de Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.09.026⟩</w:t>
+              <w:t xml:space="preserve"> Journal of Psychology and Psychotherapy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2161-0487.1000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00917086v1</w:t>
+                <w:t xml:space="preserve">hal-02400146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COGNITO: Computerized Assessment of Information Processing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Besset</w:t>
+                <w:t xml:space="preserve">Brain volumes in late life: gender, hormone treatment, and estrogen receptor variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Poulain</w:t>
+                <w:t xml:space="preserve">Jacqueline Scali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Psychology and Psychotherapy </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (2), </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.645-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2161-0487.1000136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400146v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00917086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of Suicidal Behaviour and Analgesic Use in Community-Dwelling Elderly</w:t>
               </w:r>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,399 +5250,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02466967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral white matter hyperintensities in the prediction of cognitive decline and incident dementia.</w:t>
+                <w:t xml:space="preserve">Spatial distribution of cerebral white matter lesions predicts progression to mild cognitive impairment and dementia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mortamais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Brickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank A. Provenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Muraskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (6), pp.686-98. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/09540261.2013.838151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00942727v1</w:t>
+                <w:t xml:space="preserve">inserm-00916484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of cerebral white matter lesions predicts progression to mild cognitive impairment and dementia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordan Muraskin</w:t>
+                <w:t xml:space="preserve">Subjective memory impairment, objective cognitive functioning and social activity in French older people: findings from the Three Cities study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Genziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056972⟩</w:t>
+              <w:t xml:space="preserve">Geriatrics and Gerontology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.139-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1447-0594.2012.00873.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00916484v1</w:t>
+                <w:t xml:space="preserve">inserm-00914850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective memory impairment, objective cognitive functioning and social activity in French older people: findings from the Three Cities study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Amieva</w:t>
+                <w:t xml:space="preserve">Cerebral white matter hyperintensities in the prediction of cognitive decline and incident dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mortamais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geriatrics and Gerontology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.139-45. </w:t>
+              <w:t xml:space="preserve">International Review of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (6), pp.686-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1447-0594.2012.00873.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/09540261.2013.838151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00914850v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00942727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reported major depressive symptoms at baseline impact abstinence prognosis in smoking cessation program. A one-year prospective study</w:t>
               </w:r>
@@ -5762,103 +5762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic syndrome and localization of white matter hyperintensities in the elderly population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Brickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaakov Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Scarmeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Muraskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (5 Suppl), pp.S88-95.e1. </w:t>
@@ -5922,51 +5922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,77 +6320,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Brickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Muraskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 Suppl 1, pp.S161-6. </w:t>
@@ -6467,64 +6467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Beaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Brickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (8), pp.692-700. </w:t>
@@ -6588,51 +6588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishael Soremekun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,77 +6843,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leisure activities and the risk of dementia in the elderly: results from the Three-City Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fustinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6990,51 +6990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,51 +7137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen A. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7262,51 +7262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7721,51 +7721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,51 +8118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Artero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J Maller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01721-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Castroman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2024-333667" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brickman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gentreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.05.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03238322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ancelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978591v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carriere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Maller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2020.1733247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Samieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ngabirano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15731" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2018.0329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.180026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Boldrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bensassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719845504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Wyart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.04.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ritchie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.10.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01745558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ducasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.16r10732" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Boxtel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga J G Schiepers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Deckers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Vugt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-161208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000478021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02400306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ryan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.08.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2016.1258490" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2015.10.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Prugger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13872" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867593v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01494665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieta Baramova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0230-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Tully" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002946" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01844422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.07.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Laglaoui Bakhiyi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ilgen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2015.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Omari-Asor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stewart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWKNFXN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.02.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-141473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Brickman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schupf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Manly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Stern" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Luchsinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2014.07.155" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A. Provenzano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Muraskin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00917086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.09.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02400146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Roquefeuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ritchie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0487.1000136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09540261.2013.838151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056972" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Genziani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1447-0594.2012.00873.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.11.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00715982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Scarmeas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2011.11.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704602v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malafosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.03.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.02.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Touchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.110.087924" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-1387" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Beaino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JGP.0b013e3181df4897" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524220v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishael Soremekun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.2406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Ritchie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.c3885" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fustinoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3181b7849b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.136903" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beluche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulenger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0013-7006(06)76211-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200630181" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Petersen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000096287" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Astruc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.1429" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000025v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.38740.439664.DE" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Fay Low" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Artero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J Maller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01721-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Castroman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2024-333667" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brickman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gentreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.05.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03238322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ancelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978591v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carriere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Maller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2020.1733247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Samieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ngabirano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15731" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2018.0329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.180026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Boldrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bensassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719845504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Wyart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.04.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ritchie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.10.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01745558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Ducasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.16r10732" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Boxtel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga J G Schiepers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Deckers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Vugt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-161208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000478021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02400306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ryan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.08.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01494665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieta Baramova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0230-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2016.1258490" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2015.10.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Prugger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13872" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867593v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23574" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Tully" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002946" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01844422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.07.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Laglaoui Bakhiyi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ilgen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2015.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Omari-Asor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stewart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWKNFXN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.02.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-141473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916473v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Brickman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A. Provenzano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Muraskin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.06.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schupf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Manly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Stern" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Luchsinger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2014.07.155" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02400146v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Roquefeuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ritchie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Poulain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0487.1000136" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00917086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.09.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916484v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056972" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Genziani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1447-0594.2012.00873.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09540261.2013.838151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.11.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00715982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Scarmeas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2011.11.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704602v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malafosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.03.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.02.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Touchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.110.087924" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-1387" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Beaino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JGP.0b013e3181df4897" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524220v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishael Soremekun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.2406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Ritchie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.c3885" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fustinoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3181b7849b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.136903" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beluche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulenger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0013-7006(06)76211-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200630181" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Petersen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000096287" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Astruc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.1429" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000025v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.38740.439664.DE" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Fay Low" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>