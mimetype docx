--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -66,1293 +66,897 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
-[...394 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short but serious? Slimming down the episode in ‘prestige’ drama Homecoming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shannon Wells-Lassagne; Sylvaine Bataille; Florence Cabaret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brevity and the Short Form in Serial Television</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, 2024, 9781474482042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Romeo and Juliet between Hollywood and Bollywood: Gender and Sexuality Issues in Bhansali’s 2013 Ram-Leela’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Hatchuel; Nathalie Vienne-Guerrin; Victoria Bladen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare on Screen: Romeo and Juliet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambrige University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Shakespeare on Screen, 9781009200950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fargo (FX, 2014-) and Cinema: “Just like in the movie?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariane Hudelet; Anne Crémieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Seriality on Screen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Political Drama and Soap Opera : Appropriations of King Lear in US Television Series Boss and Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Bladen; Sarah Hatchuel; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare on Screen: King Lear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2019, 1108426921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battlestar Galactica et l’héritage gréco-latin</w:t>
+                <w:t xml:space="preserve">“Make trial of her”: feminine constancy put to the proof in Chapman’s The Widow’s Tears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mélanie Bost-Fiévet; Sandra Provini. </w:t>
+              <w:t xml:space="preserve">Jean-Pierre Schandeler; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Antiquité dans l’imaginaire contemporain, Fantasy, science-fiction, fantastique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2014</w:t>
+              <w:t xml:space="preserve">Les Usages de la preuve d’Henri Estienne à Jeremy Bentham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331063v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Make trial of her”: feminine constancy put to the proof in Chapman’s The Widow’s Tears</w:t>
+                <w:t xml:space="preserve">Battlestar Galactica et l’héritage gréco-latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Schandeler; Nathalie Vienne-Guerrin. </w:t>
+              <w:t xml:space="preserve">Mélanie Bost-Fiévet; Sandra Provini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Usages de la preuve d’Henri Estienne à Jeremy Bentham</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2014</w:t>
+              <w:t xml:space="preserve">L’Antiquité dans l’imaginaire contemporain, Fantasy, science-fiction, fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331007v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Homère de George Chapman : la bonne langue à l’épreuve de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Cabaret; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mauvaises langues !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Hamlet on Harleys” : Sons of Anarchy’s appropriation of Hamlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Hatchuel; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare on Screen : Hamlet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Like an old tale”: Shakespeare’s reworking of Robert Greene’s Pandosto in The Winter’s Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Lemonnier-Texier; Guillaume Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures du Conte d’hiver de William Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“How many times shall Caesar bleed in sport” – recent “Roman” TV productions and the Shakespearean legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Hatchuel; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare On Screen : The Roman Plays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haunted by Shakespeare : HBO’s Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Hatchuel; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Television Shakespeare : Essays in honour of Michèle Willems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,136 +966,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brevity and the Short Form in Serial Television</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wells-Lassagne Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edinburgh University Press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edinburgh University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Screen Serialities, Constantine Verevis, 978-1-4744-8204-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuity and Change in Screen Shakespeare(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bladen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglistica AION: An Intersciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 (2), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6093/2035-8504/2022/2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écho et reprise dans les séries télévisées (I) : Reprise et intermédialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écho et reprise dans les séries télévisées (II) : Re-présentations : enjeux socio-culturels, politiques et idéologiques de la reprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Séries télévisées dans le monde, Echanges, déplacements et transpositions, TV/Series n°2, disponible en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wells-Lassagne Shannon</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Edinburgh University Press. </w:t>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edinburgh University Press</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997193v1</w:t>
+                <w:t xml:space="preserve">hal-02330880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1591,51 +1591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps des acteurs dans la série LOST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1660,51 +1660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps des acteurs dans la série LOST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries et sociétés, un miroir mondialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Hudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1909,165 +1909,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pièges du temps : la réappropriation de l’Antiquité gréco-latine dans Battlestar Galactica (Sci-Fi, 2004-2009)</w:t>
+                <w:t xml:space="preserve">Fortune et infortune d’un exemplum odysséen dans le théâtre anglais de 1558 à 1642 : les vicissitudes de Pénélope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330971v1</w:t>
+                <w:t xml:space="preserve">hal-02330943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune et infortune d’un exemplum odysséen dans le théâtre anglais de 1558 à 1642 : les vicissitudes de Pénélope</w:t>
+                <w:t xml:space="preserve">Les pièges du temps : la réappropriation de l’Antiquité gréco-latine dans Battlestar Galactica (Sci-Fi, 2004-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+              <w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330943v1</w:t>
+                <w:t xml:space="preserve">hal-02330971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2079,502 +2079,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game of Thrones</w:t>
+                <w:t xml:space="preserve">Breaking Bad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334635v1</w:t>
+                <w:t xml:space="preserve">hal-02334742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">House of Cards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334741v1</w:t>
+                <w:t xml:space="preserve">hal-02334744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sons of Anarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334744v1</w:t>
+                <w:t xml:space="preserve">hal-02334743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sons of Anarchy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">House of Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334743v1</w:t>
+                <w:t xml:space="preserve">hal-02334741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Bad</w:t>
+                <w:t xml:space="preserve">Game of Thrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334742v1</w:t>
+                <w:t xml:space="preserve">hal-02334635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2655,208 +2655,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Just like in the movie”? La série télévisée Fargo et le cinéma</w:t>
+                <w:t xml:space="preserve">L’Antiquité revisitée dans la série de science-fiction Battlestar Galactica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SERCIA Cinéma et sérialités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Erasme: L’Antiquité imaginée, les références antiques dans les œuvres de fiction (XXe-XXIe siècles), laboratoire Patrimoine Littérature Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334446v1</w:t>
+                <w:t xml:space="preserve">hal-02334453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Antiquité revisitée dans la série de science-fiction Battlestar Galactica</w:t>
+                <w:t xml:space="preserve">“Just like in the movie”? La série télévisée Fargo et le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Erasme: L’Antiquité imaginée, les références antiques dans les œuvres de fiction (XXe-XXIe siècles), laboratoire Patrimoine Littérature Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de la SERCIA Cinéma et sérialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334453v1</w:t>
+                <w:t xml:space="preserve">hal-02334446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo and Juliet between Hollywood and Bollywood: Bhansali’s 2013 Ram-Leela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Shakespeares on Screen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3101,51 +3101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d’horizon : la recherche actuelle sur les séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Formation Séries Télévisées destinée aux enseignants du second degré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3353,64 +3353,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes d’Overmyer, compte-rendu de la conversation avec Eric Overmyer au Festival de Deauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Michlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,64 +3454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la Table ronde Deauville – Saison 5 : « L’adaptation ou l’art de se réinventer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3698,51 +3698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bladen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2035-8504/2022/2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.714" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.731" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/literature/series/shakespeare-screen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pauchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edinburghuniversitypress.com/book-brevity-and-the-short-form-in-serial-television" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01516853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646258v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/literature/series/shakespeare-screen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pauchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edinburghuniversitypress.com/book-brevity-and-the-short-form-in-serial-television" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bladen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2035-8504/2022/2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.731" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1348" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01516853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>