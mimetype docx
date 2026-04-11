--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -1607,254 +1607,338 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCIOLOGIE DU CONFLIT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociologie du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Armand Colin, 268 p., 2021, (Collection U. Sociologie), 978-2-200-62727-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bulle.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927314v1</w:t>
+                <w:t xml:space="preserve">hal-05552022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRREDUCTIBLES. ENQUETE SUR DES MILIEUX DE VIE. DE NOTRE-DAME-DES-LANDES A BURE</w:t>
+                <w:t xml:space="preserve">SOCIOLOGIE DU CONFLIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UGA EDITIONS. UGA Éditions; UNIVERSITE GRENOBLE EDITIONS, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Armand Colin, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03927337v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IRREDUCTIBLES. ENQUETE SUR DES MILIEUX DE VIE. DE NOTRE-DAME-DES-LANDES A BURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA EDITIONS. UGA Éditions; UNIVERSITE GRENOBLE EDITIONS, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.25812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociologie_Jerusalem_Couv_EP4.indd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LA DECOUVERTE. LA DECOUVERTE, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1864,321 +1948,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irréductibles. Les zones autonomes comme conquête écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PHILIPPE BOURSIER CLEMENCE GUIMONT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOLOGIES. LE VIVANT ET LE SOCIAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LA DECOUVERTE, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Scott et la théorie politique des sociétés non gouvernées .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etape, Atelier création libertaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'État au XXIe siècle : Libertaires et pensées critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier de création libertaire, 2023, 978-2-35104-186-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the non-human turn challenges the social sciences The case of environmental struggles at Notre-Dame-des-Landes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Mubi Brighenti and Mattias Kärrholm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territories, Environments, Politics;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROUTLEDGE, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi nous révoltons-nous?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benassis; Axel and Dupin; Georges and De Lanzac; Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rosia Montana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.C.T DEMOC(K)RACY, pp.30-47, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2188,91 +2272,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Hamas et le kibboutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2282,112 +2366,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zad. Index thématique au Dictionnaire critique et interdisciplinaire de la participation Publié le 21 novembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.dicopart.fr/index-alphabetique/z</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2455,51 +2539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AD9B564"/>
+    <w:nsid w:val="1334B3DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2686,51 +2770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvaine-bulle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4587-9093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.055.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.117.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039263" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024741ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.033.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04023826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvaine-bulle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4587-9093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.055.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.117.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039263" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024741ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.033.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bulle.2021.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04023826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>