--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -322,96 +322,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zad, le kibboutz : des expérimentations existentielles.</w:t>
+                <w:t xml:space="preserve">La zad, le kibboutz : des expérimentations existentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382179v1</w:t>
+                <w:t xml:space="preserve">hal-04662878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistance ou projet d’autonomie ? La lutte pour la terre dans le cas des zones à défendre</w:t>
               </w:r>
@@ -469,96 +469,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zad, le kibboutz : des expérimentations existentielles</w:t>
+                <w:t xml:space="preserve">La zad, le kibboutz : des expérimentations existentielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662878v1</w:t>
+                <w:t xml:space="preserve">hal-04382179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de vie, milieux de vie.</w:t>
               </w:r>
@@ -1255,165 +1255,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIONS DÉLICATES ET ÉPREUVES DE JUSTICE À JÉRUSALEM-EST</w:t>
+                <w:t xml:space="preserve">Domestiquer son environnement dans un territoire confiné : le camp de réfugiés de Shu'faat à Jérusalem-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927259v1</w:t>
+                <w:t xml:space="preserve">hal-03927270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestiquer son environnement dans un territoire confiné : le camp de réfugiés de Shu'faat à Jérusalem-Est</w:t>
+                <w:t xml:space="preserve">ACTIONS DÉLICATES ET ÉPREUVES DE JUSTICE À JÉRUSALEM-EST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927270v1</w:t>
+                <w:t xml:space="preserve">hal-03927259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPACE ET MÉMOIRE COLLECTIVE À JÉRUSALEM</w:t>
               </w:r>
@@ -1641,177 +1641,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie du conflit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOCIOLOGIE DU CONFLIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, 268 p., 2021, (Collection U. Sociologie), 978-2-200-62727-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Armand Colin, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552022v1</w:t>
+                <w:t xml:space="preserve">hal-03927314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCIOLOGIE DU CONFLIT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociologie du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Armand Colin, 268 p., 2021, (Collection U. Sociologie), 978-2-200-62727-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bulle.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03927314v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRREDUCTIBLES. ENQUETE SUR DES MILIEUX DE VIE. DE NOTRE-DAME-DES-LANDES A BURE</w:t>
               </w:r>
@@ -2539,51 +2539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1334B3DE"/>
+    <w:nsid w:val="901AEA01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2770,51 +2770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvaine-bulle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4587-9093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.055.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.117.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039263" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024741ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.033.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bulle.2021.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04023826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvaine-bulle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4587-9093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.055.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.117.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039263" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024741ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.033.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bulle.2021.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04023826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>