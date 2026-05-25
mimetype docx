--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -184,234 +184,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boussole de la démocratie et du commun</w:t>
+                <w:t xml:space="preserve">Des visions contrastées de l’effondrement. Le cas d’une zone à défendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Après, avec et malgré le 7 octobre, Hors-série, pp.99-103</w:t>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d’anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293387v1</w:t>
+                <w:t xml:space="preserve">hal-05036838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des visions contrastées de l’effondrement. Le cas d’une zone à défendre</w:t>
+                <w:t xml:space="preserve">La boussole de la démocratie et du commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d’anthropologie du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6</w:t>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Après, avec et malgré le 7 octobre, Hors-série, pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036838v1</w:t>
+                <w:t xml:space="preserve">hal-05293387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zad, le kibboutz : des expérimentations existentielles</w:t>
+                <w:t xml:space="preserve">La zad, le kibboutz : des expérimentations existentielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662878v1</w:t>
+                <w:t xml:space="preserve">hal-04382179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistance ou projet d’autonomie ? La lutte pour la terre dans le cas des zones à défendre</w:t>
               </w:r>
@@ -469,96 +469,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zad, le kibboutz : des expérimentations existentielles.</w:t>
+                <w:t xml:space="preserve">La zad, le kibboutz : des expérimentations existentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382179v1</w:t>
+                <w:t xml:space="preserve">hal-04662878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de vie, milieux de vie.</w:t>
               </w:r>
@@ -979,234 +979,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does the Street Inspire Revolt?</w:t>
+                <w:t xml:space="preserve">PRENDRE PLACE AU‐DELÀ DE LA RÉPARTITION DES PLACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, https://www.jssj.org/article/pourquoi-la-rue-inspire-t-elle-la-revolte-competences-emeutieres-et-projet-de-transformation-sociale-dans-le-mouvement-doccupation-mondial-espagne-israel-usa/</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02399475v1</w:t>
+                <w:t xml:space="preserve">hal-03927242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« SOULÈVEMENTS DES ESTOMACS », MARCHES SUR LES FRONTIÈRES, OCCUPATIONS</w:t>
+                <w:t xml:space="preserve">Why does the Street Inspire Revolt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, https://www.jssj.org/article/pourquoi-la-rue-inspire-t-elle-la-revolte-competences-emeutieres-et-projet-de-transformation-sociale-dans-le-mouvement-doccupation-mondial-espagne-israel-usa/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927237v1</w:t>
+                <w:t xml:space="preserve">halshs-02399475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRENDRE PLACE AU‐DELÀ DE LA RÉPARTITION DES PLACES</w:t>
+                <w:t xml:space="preserve">« SOULÈVEMENTS DES ESTOMACS », MARCHES SUR LES FRONTIÈRES, OCCUPATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927242v1</w:t>
+                <w:t xml:space="preserve">hal-03927237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPREUVES DE MOBILITÉ, ÉPREUVES DE RÉCIPROCITÉ Une ethnographie de la vie quotidienne dans des lieux confinés : le mur de séparation à Jérusalem</w:t>
               </w:r>
@@ -2539,51 +2539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="901AEA01"/>
+    <w:nsid w:val="FCD99553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2770,51 +2770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvaine-bulle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4587-9093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.055.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.117.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039263" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024741ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.033.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bulle.2021.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04023826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvaine-bulle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4587-9093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.055.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.117.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039263" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024741ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.033.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bulle.2021.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.25812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04023826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>