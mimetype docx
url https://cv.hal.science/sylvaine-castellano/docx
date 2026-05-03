--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvaine CASTELLANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of women's social legitimacy in the context of the transfer of family businesses: A structuration cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14657503251338998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Intrapreneurship and Serious Games in Generating Social Innovation in the Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Vinçotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2/3), pp.631-647. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-02-2022-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause‐related marketing in pandemic context—The effects of cause‐brand fit and cause‐brand alliance on customer‐based legitimacy and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue, 16 p. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Microfoundations of CSR and Sustainable Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross Cultural &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CCSM-02-2023-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Buy Virtual Clothes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cb.2270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Brokering Activities as Enactors of Innovative Constructive Deviance in Open R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Did Corporate Responses to the Covid-19 Pandemic Correspond with CSR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Figge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silva-Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (S3), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When cause familiarity leads to positive attitudes toward brands in a cause–brand alliance: a cross-cultural study during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMR-12-2021-0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le président Macron a-t-il ravivé le concept de légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/comment-le-president-macron-a-t-il-ravive-le-concept-de-legitimite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Death Anxiety Influences Coping Strategies during the COVID-19 Pandemic: Investigating the Role of Spirituality, National Identity, Lockdown and Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (17-18), pp.1815-1839. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2021.2012232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Members' Lived Experience in the Evolution of Online Communities toward Online Communities of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.1968-1984. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-03-2021-0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Managerial Implications of Assessing Corporate Social Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1927-1930. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work Experience on Algorithm-Based Platforms: The Bright and Dark Sides of Turking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Geolocated Mobile Coupons on Customer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Haeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.23--39. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2021040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et stratégies de coping durant l’épidémie de la COVID-19 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Self-Leadership and Shared Leadership on the Performance of Virtual R&amp;d Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chandavimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.578-586. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Distraction at Work. Impacts on Self-Regulation and Work Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.341-349. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cause-Related Marketing Campaigns on Consumer Purchase Behavior among French Millennials: A Regulatory Focus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.923-943. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMR-12-2018-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Smartization of Metropolitan Cities: The Case of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kalisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1301-1325. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-020-00691-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Intensity and Firm Performance: The Role of Institutional Ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2019.2901500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the role of virtual agents in co-creation contexts – an application to the online wine business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Susini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (6), pp.1236-1246. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MD-04-2017-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance de l’internaute dans le contexte d’une collecte de crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (56), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy: The missing link in investigating the dynamics of entrepreneurial teams in successful Champagne houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1/2), pp.160-180. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10002070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the sustainable facet of the conventional entrepreneur - A cognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.434-450. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10001363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Entrepreneurship into the Design Classroom: Case Studies from the Developing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance van Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.56-72. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-017-0499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling Legitimacy in Global Contexts: The Case of Small Wine Producers in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-12-2015-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity techniques to enhance knowledge transfer within global virtual teams in the context of knowledge-intensive enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-016-9509-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French Wine Producers Use Open Innovation to Gain and Manage Their Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-015-0332-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation, Image, and Social Media as Determinants of e-Reputation: The Case of Digital Natives and Luxury Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.48-64. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2016100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du territoire sur la légitimité et le prix: le cas du secteur viti-vinicole français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.801-828. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.155.0801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Social Networks on E-Reputation: How Sportspersons Manage the Relationship with Their Online Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kupferminc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijthi.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la personnalisation basée sur le profil et la localisation sur le comportement du client dans un contexte de téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Limongi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Adoption and Diffusion of Innovation in Retro Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Safraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Schiavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-03-2013-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling legitimacy for SMEs transition environments - the case of the Bulgarian IT Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for East European Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.398-422. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0949-6181-2012-4-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Safraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (227), 69-80 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.227.69-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sarfraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 38, (n°227,), p. 69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interrelated drivers of eco-innovations in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Editon ENIG Entrepreneuriat et Covid-19 : Nouvelles opportunités de croissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l'Innovation (AEI), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ports&amp;quot; around the world: Evaluation and benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Vaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 9ème Journées Georges Doriot « Perspectives de genre en entrepreneuriat: regards croisés et enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris; EM Normandie; ESG UQAM, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency remote teaching in French HEI – An analysis of the pandemic lock-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apeejay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dawarka, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la légitimité sociale des femmes dans le cadre de la transmission des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université Jean Monnet de Saint-Etienne, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial failure during the COVID 19 : Evidence from developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlas Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How students perceived emergency remote teaching - An analysis of the first Covid confinement wave in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of heritage to sustain legacy and transgenerational entrepreneurship – Evidence from French Champagne Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Internet of Things to balance tradition and innovation in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kalisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Research Workshop on Wine tourism: Challenges and futures perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Nomad Entrepreneurs contribute in building Dynamic Capabilities in a Global context The case of Flying Winemakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Research Workshop on Wine tourism: Challenges and futures perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prescriptive roles of avatars in the online wine shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des agents virtuels sur la confiance et l’intention d’achat de vin en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transgenerational Entrepreneurship to Family Entrepreneurial Heritage. Evidence from French Champagne Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Research: Past, Present &amp; Future May 10-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance de l’internaute dans le contexte d’une collecte de crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude sur le crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des agents virtuels sur le comportement d’achat de vin en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference Luxury Industries Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres - Royaume Uni, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Organizational Status on Price and Legitimacy in the Bordeaux Wine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vineyard Data Quantification Society (VDQS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Organizational Status on Price and Legitimacy in the Bordeaux Wine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Wine Economists (AAWE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Art Nouveau: (De)legitimation Processes in Creative Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Boutinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative explanation at the disconnection between institutionalization and legitimation: Art Nouveau's Rise and Decline through the Deleuzian Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Boutinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Duymedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Group for Organizations (EGOS) Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athènes Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la légitimité peut-elle expliquer la performance des équipes entrepreneuriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Development Workshop on Entrepreneurial Teams &amp; Collective Entrepreneurship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the sustainable facet of the conventional entrepreneur - A cognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Entrepreneuriat &amp; PME : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the concept of House in organizational studies. The case of Champagne Houses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Marquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité: le lien manquant pour expliquer la performance des équipes entrepreneuriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier FIRE - ICN Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'entrepreneur institutionnel au sein des logiques territoriales : le cas du secteur viti-vinicole français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - 6ème atelier \Stratégies, Espaces et Territoires\", organization="AIMS - 6ème atelier \Stratégies, Espaces et Territoires\</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of profile and location-based personalization on customer behavior in a mobile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Limongi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Day on Digital Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERAOLE : Adoption d’une innovation dans la transition énergétique’ in T. Cuénoud, V. Helfrich, L. Houanti &amp; E. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Dunod, pp.139-149, 2022, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.verni.2022.01.0139.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.140-142, 2021, 9782340048324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les avantages perçus de la réalité augmentée pour les entreprises et le grand public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.143-145, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Play it like Beckham! The influence of social networks on e-reputation: The case of sportspeople and their online fan base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anabela Mesquita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Paradigms and Contemporary Perspectives on Human-Technology Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.43-61, 2017, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-1868-6.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. L'auto-entrepreneur : origines, débats, implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adnan MAALAOUI &amp; Sylvaine CASTELLANO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'AUTOENTREPRENEUR DANS TOUS SES ÉTATS: Une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-343-01006-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, laboratoire du vin de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wn9chcdp7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFT : êtes-vous prêt à acheter un vêtement virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es realmente vino el vino sin alcohol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAO.tuff4kwx9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin sans alcool est-il vraiment du vin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yxf57p7h9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the world ever accept non-alcoholic wine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sdmfx3n7a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvaine CASTELLANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of women's social legitimacy in the context of the transfer of family businesses: A structuration cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14657503251338998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Intrapreneurship and Serious Games in Generating Social Innovation in the Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Vinçotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2/3), pp.631-647. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-02-2022-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Buy Virtual Clothes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cb.2270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Brokering Activities as Enactors of Innovative Constructive Deviance in Open R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Microfoundations of CSR and Sustainable Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross Cultural &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CCSM-02-2023-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause‐related marketing in pandemic context—The effects of cause‐brand fit and cause‐brand alliance on customer‐based legitimacy and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue, 16 p. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Did Corporate Responses to the Covid-19 Pandemic Correspond with CSR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Figge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silva-Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (S3), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When cause familiarity leads to positive attitudes toward brands in a cause–brand alliance: a cross-cultural study during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMR-12-2021-0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le président Macron a-t-il ravivé le concept de légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/comment-le-president-macron-a-t-il-ravive-le-concept-de-legitimite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Death Anxiety Influences Coping Strategies during the COVID-19 Pandemic: Investigating the Role of Spirituality, National Identity, Lockdown and Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (17-18), pp.1815-1839. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2021.2012232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Members' Lived Experience in the Evolution of Online Communities toward Online Communities of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.1968-1984. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-03-2021-0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Managerial Implications of Assessing Corporate Social Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1927-1930. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work Experience on Algorithm-Based Platforms: The Bright and Dark Sides of Turking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Distraction at Work. Impacts on Self-Regulation and Work Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.341-349. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Geolocated Mobile Coupons on Customer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Haeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.23--39. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2021040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et stratégies de coping durant l’épidémie de la COVID-19 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Self-Leadership and Shared Leadership on the Performance of Virtual R&amp;d Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chandavimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.578-586. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cause-Related Marketing Campaigns on Consumer Purchase Behavior among French Millennials: A Regulatory Focus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.923-943. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMR-12-2018-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Smartization of Metropolitan Cities: The Case of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kalisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1301-1325. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-020-00691-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Intensity and Firm Performance: The Role of Institutional Ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2019.2901500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the role of virtual agents in co-creation contexts – an application to the online wine business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Susini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (6), pp.1236-1246. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MD-04-2017-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance de l’internaute dans le contexte d’une collecte de crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (56), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy: The missing link in investigating the dynamics of entrepreneurial teams in successful Champagne houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1/2), pp.160-180. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10002070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the sustainable facet of the conventional entrepreneur - A cognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.434-450. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10001363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Entrepreneurship into the Design Classroom: Case Studies from the Developing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance van Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.56-72. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-017-0499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling Legitimacy in Global Contexts: The Case of Small Wine Producers in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-12-2015-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity techniques to enhance knowledge transfer within global virtual teams in the context of knowledge-intensive enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-016-9509-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French Wine Producers Use Open Innovation to Gain and Manage Their Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-015-0332-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation, Image, and Social Media as Determinants of e-Reputation: The Case of Digital Natives and Luxury Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.48-64. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2016100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du territoire sur la légitimité et le prix: le cas du secteur viti-vinicole français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.801-828. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.155.0801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Social Networks on E-Reputation: How Sportspersons Manage the Relationship with Their Online Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kupferminc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijthi.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la personnalisation basée sur le profil et la localisation sur le comportement du client dans un contexte de téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Limongi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Adoption and Diffusion of Innovation in Retro Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Safraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Schiavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-03-2013-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling legitimacy for SMEs transition environments - the case of the Bulgarian IT Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for East European Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.398-422. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0949-6181-2012-4-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Safraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (227), 69-80 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.227.69-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sarfraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 38, (n°227,), p. 69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ports&amp;quot; around the world: Evaluation and benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Vaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 9ème Journées Georges Doriot « Perspectives de genre en entrepreneuriat: regards croisés et enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris; EM Normandie; ESG UQAM, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interrelated drivers of eco-innovations in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Editon ENIG Entrepreneuriat et Covid-19 : Nouvelles opportunités de croissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l'Innovation (AEI), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency remote teaching in French HEI – An analysis of the pandemic lock-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apeejay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dawarka, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la légitimité sociale des femmes dans le cadre de la transmission des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université Jean Monnet de Saint-Etienne, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial failure during the COVID 19 : Evidence from developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlas Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How students perceived emergency remote teaching - An analysis of the first Covid confinement wave in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of heritage to sustain legacy and transgenerational entrepreneurship – Evidence from French Champagne Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Internet of Things to balance tradition and innovation in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kalisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Research Workshop on Wine tourism: Challenges and futures perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Nomad Entrepreneurs contribute in building Dynamic Capabilities in a Global context The case of Flying Winemakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Research Workshop on Wine tourism: Challenges and futures perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prescriptive roles of avatars in the online wine shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des agents virtuels sur la confiance et l’intention d’achat de vin en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transgenerational Entrepreneurship to Family Entrepreneurial Heritage. Evidence from French Champagne Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Research: Past, Present &amp; Future May 10-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance de l’internaute dans le contexte d’une collecte de crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude sur le crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des agents virtuels sur le comportement d’achat de vin en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference Luxury Industries Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres - Royaume Uni, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Organizational Status on Price and Legitimacy in the Bordeaux Wine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vineyard Data Quantification Society (VDQS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Organizational Status on Price and Legitimacy in the Bordeaux Wine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Wine Economists (AAWE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative explanation at the disconnection between institutionalization and legitimation: Art Nouveau's Rise and Decline through the Deleuzian Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Boutinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Duymedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Group for Organizations (EGOS) Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athènes Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Art Nouveau: (De)legitimation Processes in Creative Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Boutinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité: le lien manquant pour expliquer la performance des équipes entrepreneuriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier FIRE - ICN Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la légitimité peut-elle expliquer la performance des équipes entrepreneuriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Development Workshop on Entrepreneurial Teams &amp; Collective Entrepreneurship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the concept of House in organizational studies. The case of Champagne Houses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Marquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the sustainable facet of the conventional entrepreneur - A cognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Entrepreneuriat &amp; PME : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'entrepreneur institutionnel au sein des logiques territoriales : le cas du secteur viti-vinicole français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - 6ème atelier \Stratégies, Espaces et Territoires\", organization="AIMS - 6ème atelier \Stratégies, Espaces et Territoires\</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of profile and location-based personalization on customer behavior in a mobile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Limongi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Day on Digital Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERAOLE : Adoption d’une innovation dans la transition énergétique’ in T. Cuénoud, V. Helfrich, L. Houanti &amp; E. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Dunod, pp.139-149, 2022, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.verni.2022.01.0139.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.140-142, 2021, 9782340048324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les avantages perçus de la réalité augmentée pour les entreprises et le grand public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.143-145, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Play it like Beckham! The influence of social networks on e-reputation: The case of sportspeople and their online fan base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anabela Mesquita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Paradigms and Contemporary Perspectives on Human-Technology Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.43-61, 2017, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-1868-6.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. L'auto-entrepreneur : origines, débats, implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adnan MAALAOUI &amp; Sylvaine CASTELLANO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'AUTOENTREPRENEUR DANS TOUS SES ÉTATS: Une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-343-01006-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, laboratoire du vin de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wn9chcdp7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFT : êtes-vous prêt à acheter un vêtement virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the world ever accept non-alcoholic wine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sdmfx3n7a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es realmente vino el vino sin alcohol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAO.tuff4kwx9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin sans alcool est-il vraiment du vin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yxf57p7h9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ghamgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desgardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251338998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Vin&#231;otte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-02-2022-0208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Rezaee Vessal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Giudice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Cooper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-02-2023-251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejealle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezaee Vessal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graziano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Figge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva-Gao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12536" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Orhan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2021-0385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche-Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2012232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-03-2021-0250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ardito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Orhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121907" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Haeb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2021040102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A Orhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandavimol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2018-0348" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39HWFSD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kalisz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-020-00691-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2901500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlemagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Susini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-04-2017-0444" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9LB3PZ5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10002070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10001363" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance van Horne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-017-0499-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ivanova Ruffo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-12-2015-0186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davidson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-016-9509-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0332-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2016100104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.155.0801" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chipaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupferminc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Limongi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safraou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-03-2013-0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0949-6181-2012-4-398" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.227.69-80" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CZQDD752-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarfraou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hentati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louanti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Vaio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desgardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Louati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Hentati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453264v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charlemagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marquaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Maalaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01.0139." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1868-6.ch003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wn9chcdp7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05107898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.tuff4kwx9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278943v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yxf57p7h9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sdmfx3n7a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ghamgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desgardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251338998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Vin&#231;otte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-02-2022-0208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejealle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezaee Vessal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graziano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Giudice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Cooper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-02-2023-251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Rezaee Vessal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12538" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Figge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva-Gao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12536" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Orhan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2021-0385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche-Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2012232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-03-2021-0250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ardito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Orhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121907" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Haeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2021040102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A Orhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandavimol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2018-0348" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39HWFSD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kalisz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-020-00691-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2901500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlemagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Susini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-04-2017-0444" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9LB3PZ5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10002070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10001363" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance van Horne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-017-0499-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ivanova Ruffo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-12-2015-0186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davidson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-016-9509-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0332-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2016100104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.155.0801" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chipaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupferminc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Limongi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safraou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-03-2013-0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0949-6181-2012-4-398" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.227.69-80" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CZQDD752-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarfraou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Vaio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951082v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hentati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louanti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desgardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Louati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Hentati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453264v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charlemagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marquaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Maalaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01.0139." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1868-6.ch003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wn9chcdp7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05107898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sdmfx3n7a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.tuff4kwx9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yxf57p7h9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>