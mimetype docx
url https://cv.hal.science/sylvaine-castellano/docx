--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvaine CASTELLANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of women's social legitimacy in the context of the transfer of family businesses: A structuration cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14657503251338998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Intrapreneurship and Serious Games in Generating Social Innovation in the Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Vinçotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2/3), pp.631-647. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-02-2022-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Buy Virtual Clothes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cb.2270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Brokering Activities as Enactors of Innovative Constructive Deviance in Open R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Microfoundations of CSR and Sustainable Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross Cultural &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CCSM-02-2023-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause‐related marketing in pandemic context—The effects of cause‐brand fit and cause‐brand alliance on customer‐based legitimacy and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue, 16 p. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Did Corporate Responses to the Covid-19 Pandemic Correspond with CSR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Figge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silva-Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (S3), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When cause familiarity leads to positive attitudes toward brands in a cause–brand alliance: a cross-cultural study during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMR-12-2021-0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le président Macron a-t-il ravivé le concept de légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/comment-le-president-macron-a-t-il-ravive-le-concept-de-legitimite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Death Anxiety Influences Coping Strategies during the COVID-19 Pandemic: Investigating the Role of Spirituality, National Identity, Lockdown and Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (17-18), pp.1815-1839. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2021.2012232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Members' Lived Experience in the Evolution of Online Communities toward Online Communities of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.1968-1984. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-03-2021-0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Managerial Implications of Assessing Corporate Social Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1927-1930. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work Experience on Algorithm-Based Platforms: The Bright and Dark Sides of Turking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Distraction at Work. Impacts on Self-Regulation and Work Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.341-349. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Geolocated Mobile Coupons on Customer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Haeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.23--39. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2021040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et stratégies de coping durant l’épidémie de la COVID-19 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Self-Leadership and Shared Leadership on the Performance of Virtual R&amp;d Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chandavimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.578-586. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cause-Related Marketing Campaigns on Consumer Purchase Behavior among French Millennials: A Regulatory Focus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.923-943. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMR-12-2018-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Smartization of Metropolitan Cities: The Case of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kalisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1301-1325. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-020-00691-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Intensity and Firm Performance: The Role of Institutional Ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2019.2901500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the role of virtual agents in co-creation contexts – an application to the online wine business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Susini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (6), pp.1236-1246. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MD-04-2017-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance de l’internaute dans le contexte d’une collecte de crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (56), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy: The missing link in investigating the dynamics of entrepreneurial teams in successful Champagne houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1/2), pp.160-180. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10002070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the sustainable facet of the conventional entrepreneur - A cognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.434-450. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10001363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Entrepreneurship into the Design Classroom: Case Studies from the Developing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance van Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.56-72. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-017-0499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling Legitimacy in Global Contexts: The Case of Small Wine Producers in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-12-2015-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity techniques to enhance knowledge transfer within global virtual teams in the context of knowledge-intensive enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-016-9509-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French Wine Producers Use Open Innovation to Gain and Manage Their Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-015-0332-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation, Image, and Social Media as Determinants of e-Reputation: The Case of Digital Natives and Luxury Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.48-64. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2016100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du territoire sur la légitimité et le prix: le cas du secteur viti-vinicole français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.801-828. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.155.0801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Social Networks on E-Reputation: How Sportspersons Manage the Relationship with Their Online Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kupferminc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijthi.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la personnalisation basée sur le profil et la localisation sur le comportement du client dans un contexte de téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Limongi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Adoption and Diffusion of Innovation in Retro Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Safraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Schiavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-03-2013-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling legitimacy for SMEs transition environments - the case of the Bulgarian IT Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for East European Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.398-422. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0949-6181-2012-4-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Safraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (227), 69-80 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.227.69-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sarfraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 38, (n°227,), p. 69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ports&amp;quot; around the world: Evaluation and benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Vaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 9ème Journées Georges Doriot « Perspectives de genre en entrepreneuriat: regards croisés et enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris; EM Normandie; ESG UQAM, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interrelated drivers of eco-innovations in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Editon ENIG Entrepreneuriat et Covid-19 : Nouvelles opportunités de croissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l'Innovation (AEI), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency remote teaching in French HEI – An analysis of the pandemic lock-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apeejay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dawarka, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la légitimité sociale des femmes dans le cadre de la transmission des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université Jean Monnet de Saint-Etienne, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial failure during the COVID 19 : Evidence from developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlas Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How students perceived emergency remote teaching - An analysis of the first Covid confinement wave in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of heritage to sustain legacy and transgenerational entrepreneurship – Evidence from French Champagne Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Internet of Things to balance tradition and innovation in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kalisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Research Workshop on Wine tourism: Challenges and futures perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Nomad Entrepreneurs contribute in building Dynamic Capabilities in a Global context The case of Flying Winemakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Research Workshop on Wine tourism: Challenges and futures perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prescriptive roles of avatars in the online wine shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des agents virtuels sur la confiance et l’intention d’achat de vin en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transgenerational Entrepreneurship to Family Entrepreneurial Heritage. Evidence from French Champagne Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Research: Past, Present &amp; Future May 10-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance de l’internaute dans le contexte d’une collecte de crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude sur le crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des agents virtuels sur le comportement d’achat de vin en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference Luxury Industries Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres - Royaume Uni, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Organizational Status on Price and Legitimacy in the Bordeaux Wine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vineyard Data Quantification Society (VDQS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Organizational Status on Price and Legitimacy in the Bordeaux Wine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Wine Economists (AAWE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative explanation at the disconnection between institutionalization and legitimation: Art Nouveau's Rise and Decline through the Deleuzian Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Boutinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Duymedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Group for Organizations (EGOS) Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athènes Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Art Nouveau: (De)legitimation Processes in Creative Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Boutinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité: le lien manquant pour expliquer la performance des équipes entrepreneuriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier FIRE - ICN Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la légitimité peut-elle expliquer la performance des équipes entrepreneuriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Development Workshop on Entrepreneurial Teams &amp; Collective Entrepreneurship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the concept of House in organizational studies. The case of Champagne Houses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Marquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the sustainable facet of the conventional entrepreneur - A cognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Entrepreneuriat &amp; PME : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'entrepreneur institutionnel au sein des logiques territoriales : le cas du secteur viti-vinicole français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - 6ème atelier \Stratégies, Espaces et Territoires\", organization="AIMS - 6ème atelier \Stratégies, Espaces et Territoires\</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of profile and location-based personalization on customer behavior in a mobile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Limongi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Day on Digital Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERAOLE : Adoption d’une innovation dans la transition énergétique’ in T. Cuénoud, V. Helfrich, L. Houanti &amp; E. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Dunod, pp.139-149, 2022, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.verni.2022.01.0139.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.140-142, 2021, 9782340048324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les avantages perçus de la réalité augmentée pour les entreprises et le grand public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.143-145, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Play it like Beckham! The influence of social networks on e-reputation: The case of sportspeople and their online fan base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anabela Mesquita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Paradigms and Contemporary Perspectives on Human-Technology Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.43-61, 2017, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-1868-6.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. L'auto-entrepreneur : origines, débats, implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adnan MAALAOUI &amp; Sylvaine CASTELLANO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'AUTOENTREPRENEUR DANS TOUS SES ÉTATS: Une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-343-01006-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, laboratoire du vin de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wn9chcdp7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFT : êtes-vous prêt à acheter un vêtement virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the world ever accept non-alcoholic wine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sdmfx3n7a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es realmente vino el vino sin alcohol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAO.tuff4kwx9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin sans alcool est-il vraiment du vin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yxf57p7h9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvaine CASTELLANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of women's social legitimacy in the context of the transfer of family businesses: A structuration cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14657503251338998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Did Corporate Responses to the Covid-19 Pandemic Correspond with CSR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Figge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silva-Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (S3), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Buy Virtual Clothes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cb.2270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Brokering Activities as Enactors of Innovative Constructive Deviance in Open R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Microfoundations of CSR and Sustainable Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross Cultural &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CCSM-02-2023-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause‐related marketing in pandemic context—The effects of cause‐brand fit and cause‐brand alliance on customer‐based legitimacy and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue, 16 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Intrapreneurship and Serious Games in Generating Social Innovation in the Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Vinçotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2/3), pp.631-647. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-02-2022-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When cause familiarity leads to positive attitudes toward brands in a cause–brand alliance: a cross-cultural study during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMR-12-2021-0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le président Macron a-t-il ravivé le concept de légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/comment-le-president-macron-a-t-il-ravive-le-concept-de-legitimite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Death Anxiety Influences Coping Strategies during the COVID-19 Pandemic: Investigating the Role of Spirituality, National Identity, Lockdown and Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (17-18), pp.1815-1839. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2021.2012232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Members' Lived Experience in the Evolution of Online Communities toward Online Communities of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.1968-1984. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-03-2021-0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Managerial Implications of Assessing Corporate Social Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1927-1930. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work Experience on Algorithm-Based Platforms: The Bright and Dark Sides of Turking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Self-Leadership and Shared Leadership on the Performance of Virtual R&amp;d Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chandavimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.578-586. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Geolocated Mobile Coupons on Customer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Haeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.23--39. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2021040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et stratégies de coping durant l’épidémie de la COVID-19 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Partouche-Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Distraction at Work. Impacts on Self-Regulation and Work Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.341-349. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of inbound open innovation on ambidexterity performance: Does it pay to source knowledge from supply chain stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Messeni Petruzzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Dezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.321-329. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2018.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Smartization of Metropolitan Cities: The Case of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kalisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1301-1325. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-020-00691-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cause-Related Marketing Campaigns on Consumer Purchase Behavior among French Millennials: A Regulatory Focus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.923-943. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMR-12-2018-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Intensity and Firm Performance: The Role of Institutional Ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2019.2901500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance de l’internaute dans le contexte d’une collecte de crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (56), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the role of virtual agents in co-creation contexts – an application to the online wine business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Susini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (6), pp.1236-1246. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MD-04-2017-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy: The missing link in investigating the dynamics of entrepreneurial teams in successful Champagne houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1/2), pp.160-180. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10002070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the sustainable facet of the conventional entrepreneur - A cognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.434-450. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.10001363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Entrepreneurship into the Design Classroom: Case Studies from the Developing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance van Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.56-72. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-017-0499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling Legitimacy in Global Contexts: The Case of Small Wine Producers in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-12-2015-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French Wine Producers Use Open Innovation to Gain and Manage Their Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-015-0332-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity techniques to enhance knowledge transfer within global virtual teams in the context of knowledge-intensive enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-016-9509-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation, Image, and Social Media as Determinants of e-Reputation: The Case of Digital Natives and Luxury Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.48-64. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2016100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Measurement Scale for E-Reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Reputation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.294-313. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/crr.2015.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du territoire sur la légitimité et le prix: le cas du secteur viti-vinicole français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.801-828. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.155.0801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la personnalisation basée sur le profil et la localisation sur le comportement du client dans un contexte de téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Limongi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Social Networks on E-Reputation: How Sportspersons Manage the Relationship with Their Online Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kupferminc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijthi.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Adoption and Diffusion of Innovation in Retro Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Safraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Schiavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-03-2013-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling legitimacy for SMEs transition environments - the case of the Bulgarian IT Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for East European Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.398-422. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0949-6181-2012-4-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Safraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (227), 69-80 p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.227.69-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sarfraou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 38, (n°227,), p. 69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ports&amp;quot; around the world: Evaluation and benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Vaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 9ème Journées Georges Doriot « Perspectives de genre en entrepreneuriat: regards croisés et enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris; EM Normandie; ESG UQAM, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interrelated drivers of eco-innovations in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Editon ENIG Entrepreneuriat et Covid-19 : Nouvelles opportunités de croissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l'Innovation (AEI), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency remote teaching in French HEI – An analysis of the pandemic lock-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apeejay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dawarka, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la légitimité sociale des femmes dans le cadre de la transmission des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université Jean Monnet de Saint-Etienne, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial failure during the COVID 19 : Evidence from developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlas Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ghamgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How students perceived emergency remote teaching - An analysis of the first Covid confinement wave in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of heritage to sustain legacy and transgenerational entrepreneurship – Evidence from French Champagne Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFERA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Nomad Entrepreneurs contribute in building Dynamic Capabilities in a Global context The case of Flying Winemakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Research Workshop on Wine tourism: Challenges and futures perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Internet of Things to balance tradition and innovation in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kalisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Research Workshop on Wine tourism: Challenges and futures perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prescriptive roles of avatars in the online wine shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des agents virtuels sur la confiance et l’intention d’achat de vin en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des agents virtuels sur le comportement d’achat de vin en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference Luxury Industries Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres - Royaume Uni, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la confiance de l’internaute dans le contexte d’une collecte de crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude sur le crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transgenerational Entrepreneurship to Family Entrepreneurial Heritage. Evidence from French Champagne Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Research: Past, Present &amp; Future May 10-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Organizational Status on Price and Legitimacy in the Bordeaux Wine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vineyard Data Quantification Society (VDQS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Organizational Status on Price and Legitimacy in the Bordeaux Wine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Wine Economists (AAWE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Art Nouveau: (De)legitimation Processes in Creative Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Boutinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative explanation at the disconnection between institutionalization and legitimation: Art Nouveau's Rise and Decline through the Deleuzian Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Boutinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Duymedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ivanova Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Group for Organizations (EGOS) Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athènes Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la légitimité peut-elle expliquer la performance des équipes entrepreneuriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Development Workshop on Entrepreneurial Teams &amp; Collective Entrepreneurship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the concept of House in organizational studies. The case of Champagne Houses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Marquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the sustainable facet of the conventional entrepreneur - A cognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Entrepreneuriat &amp; PME : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité: le lien manquant pour expliquer la performance des équipes entrepreneuriales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier FIRE - ICN Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of profile and location-based personalization on customer behavior in a mobile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Limongi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Day on Digital Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'entrepreneur institutionnel au sein des logiques territoriales : le cas du secteur viti-vinicole français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - 6ème atelier \Stratégies, Espaces et Territoires\", organization="AIMS - 6ème atelier \Stratégies, Espaces et Territoires\</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERAOLE : Adoption d’une innovation dans la transition énergétique’ in T. Cuénoud, V. Helfrich, L. Houanti &amp; E. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Dunod, pp.139-149, 2022, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.verni.2022.01.0139.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.140-142, 2021, 9782340048324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les avantages perçus de la réalité augmentée pour les entreprises et le grand public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.143-145, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Play it like Beckham! The influence of social networks on e-reputation: The case of sportspeople and their online fan base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anabela Mesquita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Paradigms and Contemporary Perspectives on Human-Technology Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.43-61, 2017, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-1868-6.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. L'auto-entrepreneur : origines, débats, implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adnan MAALAOUI &amp; Sylvaine CASTELLANO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'AUTOENTREPRENEUR DANS TOUS SES ÉTATS: Une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-343-01006-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, laboratoire du vin de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wn9chcdp7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFT : êtes-vous prêt à acheter un vêtement virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lejealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin sans alcool est-il vraiment du vin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yxf57p7h9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ghamgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desgardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251338998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Vin&#231;otte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-02-2022-0208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejealle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezaee Vessal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graziano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Giudice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Cooper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-02-2023-251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Rezaee Vessal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12538" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Figge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva-Gao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12536" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Orhan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2021-0385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche-Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2012232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-03-2021-0250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ardito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Orhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121907" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Haeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2021040102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A Orhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandavimol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2018-0348" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39HWFSD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kalisz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-020-00691-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2901500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlemagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Susini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-04-2017-0444" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9LB3PZ5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10002070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10001363" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance van Horne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-017-0499-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ivanova Ruffo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-12-2015-0186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davidson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-016-9509-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0332-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2016100104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.155.0801" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chipaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupferminc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Limongi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safraou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-03-2013-0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0949-6181-2012-4-398" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.227.69-80" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CZQDD752-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarfraou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Vaio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951082v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hentati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louanti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desgardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Louati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Hentati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453264v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charlemagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marquaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Maalaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01.0139." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1868-6.ch003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wn9chcdp7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05107898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sdmfx3n7a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.tuff4kwx9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yxf57p7h9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ghamgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desgardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251338998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Figge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva-Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khelladi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejealle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezaee Vessal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graziano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Giudice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Cooper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-02-2023-251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Rezaee Vessal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12538" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Vin&#231;otte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-02-2022-0208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Orhan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2021-0385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche-Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2012232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-03-2021-0250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ardito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Orhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121907" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandavimol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Haeb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2021040102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A Orhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ardito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Messeni Petruzzelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dezi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.12.043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kalisz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-020-00691-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2018-0348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39HWFSD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2901500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlemagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Susini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-04-2017-0444" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9LB3PZ5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10002070" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.10001363" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance van Horne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sosa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-017-0499-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ivanova Ruffo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-12-2015-0186" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0332-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davidson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-016-9509-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2016100104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/crr.2015.15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.155.0801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Limongi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chipaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupferminc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safraou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-03-2013-0025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514815v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0949-6181-2012-4-398" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.227.69-80" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CZQDD752-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarfraou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951019v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Vaio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hentati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louanti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951237v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desgardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Louati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Hentati" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505832v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charlemagne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513937v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Maalaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01.0139." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330256v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1868-6.ch003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514499v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468253v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wn9chcdp7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05107898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yxf57p7h9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>