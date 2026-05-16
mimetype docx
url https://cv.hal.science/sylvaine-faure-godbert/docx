--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -337,186 +337,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mémorial de la Judenplatz : la mémoire de la Shoah au cœur de Vienne</w:t>
+                <w:t xml:space="preserve">« […] nur noch nichtige Dinge mit wichtigen Schatten ». Entre présence et absence: la poétique des objets dans l’oeuvre de Herta Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Faure-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jesús Alonso Carballés; Amy D. Wells. </w:t>
+              <w:t xml:space="preserve">Dorle Merchiers; Jacques Lajarrige; Steffen Höhne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces, empreintes, monuments : quels lieux pour quelles mémoires ? : de 1989 à nos jours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-166, 2014, Collection Espaces humains, ISSN 1630-0270, 978-2-84287-606-7</w:t>
+              <w:t xml:space="preserve">Kann Literatur Zeuge sein ? : poetologische und und politische Aspekte in Herta Müllers Werk / herausgegeben von Dorle Merchiers, Jacques Lajarrige &amp; Steffen Höhne = La littérature, peut-elle rendre témoignage ? : Aspects poétologiques et politiques dans l'oeuvre de Herta Müller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.119-134, 2014, Jahrbuch für Internationale Germanistik. Reihe A: Gesammelte Abhandlungen und Beiträge, 978-3-0343-1390-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453323v1</w:t>
+                <w:t xml:space="preserve">hal-04453266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« […] nur noch nichtige Dinge mit wichtigen Schatten ». Entre présence et absence: la poétique des objets dans l’oeuvre de Herta Müller</w:t>
+                <w:t xml:space="preserve">Le mémorial de la Judenplatz : la mémoire de la Shoah au cœur de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Faure-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dorle Merchiers; Jacques Lajarrige; Steffen Höhne. </w:t>
+              <w:t xml:space="preserve">Jesús Alonso Carballés; Amy D. Wells. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kann Literatur Zeuge sein ? : poetologische und und politische Aspekte in Herta Müllers Werk / herausgegeben von Dorle Merchiers, Jacques Lajarrige &amp; Steffen Höhne = La littérature, peut-elle rendre témoignage ? : Aspects poétologiques et politiques dans l'oeuvre de Herta Müller</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.119-134, 2014, Jahrbuch für Internationale Germanistik. Reihe A: Gesammelte Abhandlungen und Beiträge, 978-3-0343-1390-2</w:t>
+              <w:t xml:space="preserve">Traces, empreintes, monuments : quels lieux pour quelles mémoires ? : de 1989 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-166, 2014, Collection Espaces humains, ISSN 1630-0270, 978-2-84287-606-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453266v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Ende her auf das Ende hin erzählen&amp;quot; : Die Poetik des Endes in Ilse Aichingers Erzählband &amp;quot;Der Gefesselte</w:t>
               </w:r>
@@ -1091,151 +1091,151 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtres anciens de Nicolas Mahler (d’après Thomas Bernhard) : l’art à l’épreuve de la caricature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Faure-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babeş-Bolyai Philologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbphilo.2017.3.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524262v1</w:t>
+                <w:t xml:space="preserve">hal-04453218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtres anciens de Nicolas Mahler (d’après Thomas Bernhard) : l’art à l’épreuve de la caricature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Faure-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Universitatis Babeş-Bolyai Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24193/subbphilo.2017.3.05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04453218v1</w:t>
+                <w:t xml:space="preserve">hal-02524262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques de la province autrichienne : Schubumkehr de Robert Menasse</w:t>
               </w:r>
@@ -2048,51 +2048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Faure-Godbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453133v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593579-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/traces-empreintes-monuments-quels-lieux-pour-quelles-memoires-de-1989-a-nos-jours/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826037375-ilse-aichinger-misstrauen-als-engagement/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/temps-et-roman/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.241.0102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.4661" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.179629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2017.3.05" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/it/book/978-613-1-51510-1/les-lieux-et-le-temps-dans-l-oeuvre-en-prose-d-ilse-aichinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta M&#252;ller-Kuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Denjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boutout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Plard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Faure-Godbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453133v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593579-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/traces-empreintes-monuments-quels-lieux-pour-quelles-memoires-de-1989-a-nos-jours/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826037375-ilse-aichinger-misstrauen-als-engagement/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/temps-et-roman/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.241.0102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.4661" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.179629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2017.3.05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/it/book/978-613-1-51510-1/les-lieux-et-le-temps-dans-l-oeuvre-en-prose-d-ilse-aichinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta M&#252;ller-Kuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Denjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boutout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Plard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>