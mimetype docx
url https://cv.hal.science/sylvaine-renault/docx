--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -881,480 +881,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-directed integration of transgenes: transposons revisited using DNA-binding-domain technologies</w:t>
+                <w:t xml:space="preserve">The mariner Mos1 transposase produced in tobacco is active in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Hedhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Veronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Laparra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 138 (5), pp.531-540</w:t>
+              <w:t xml:space="preserve">, 2010, 138 (5), pp.519-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616656v1</w:t>
+                <w:t xml:space="preserve">hal-00617455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target site selection by the mariner-like element, Mos1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Crenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Moundras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Veronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138 (5), pp.509-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mariner Mos1 transposase produced in tobacco is active in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Site-directed integration of transgenes: transposons revisited using DNA-binding-domain technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Veronique Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Veronique Demattei</w:t>
+                <w:t xml:space="preserve">Elodie Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Laparra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Auge-Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 138 (5), pp.519-530</w:t>
+              <w:t xml:space="preserve">, 2010, 138 (5), pp.531-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617455v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Recombination and Inverted Terminal Repeat Binding Activities of the Mcmar1 Transposase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Veronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Lahoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Auge-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (17), pp.3534-3544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1373,670 +1373,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene : an attractive DNA segment for Mos1 mariner insertions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiotic Virus at the Evolutionary Intersection of Three Types of Large DNA Viruses; Iridoviruses, Ascoviruses, and Ichnoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Crenes</w:t>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Moundras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Ivo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Genet Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375620v1</w:t>
+                <w:t xml:space="preserve">inria-00448730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Binding Specificity and Cleavage Activity of Pacmmar TransposaseRID C-6465-2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene: an attractive DNA segment for Mos1 mariner insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Crenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Ivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delauriere</w:t>
+                <w:t xml:space="preserve">Joan Herisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Chénais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Hardivillier</w:t>
+                <w:t xml:space="preserve">Sarah Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mol. Genet. Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 281 (3), pp.315-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617476v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of DNA Binding Domains to Specifically Locate Transgene in the rRNA Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Veronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (6), pp.683-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene: an attractive DNA segment for Mos1 mariner insertions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan Herisson</w:t>
+                <w:t xml:space="preserve">DNA Binding Specificity and Cleavage Activity of Pacmmar TransposaseRID C-6465-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delauriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dion</w:t>
+                <w:t xml:space="preserve">Yann Hardivillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol. Genet. Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (30), pp.7279-7286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi900609v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617513v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Virus at the Evolutionary Intersection of Three Types of Large DNA Viruses; Iridoviruses, Ascoviruses, and Ichnoviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bigot</w:t>
+                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene : an attractive DNA segment for Mos1 mariner insertions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Crenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Ivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Herisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mol Genet Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.315-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00448730v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2054,51 +2054,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Ascoviridae. In Viral Taxonomy, VIII Report of the International Committee on the Taxonomy of Viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,90 +2204,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of DNA-bindinf ro specifically locate transgene in the rRNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2717,51 +2717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03707096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.06.021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Li&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00267-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.24815" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pflieger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Adet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Veronique Demattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carnus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Auge-Gouillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Crenes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laparra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahoussa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Crenes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ivo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Herisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delauriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pradier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hardivillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900609v" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palazzoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006397" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asgari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Bideshi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Federici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delauriere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pradier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hardivillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03707096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.06.021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Li&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00267-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.24815" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pflieger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Adet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Veronique Demattei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laparra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Crenes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carnus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Auge-Gouillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahoussa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ivo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Herisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palazzoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delauriere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pradier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hardivillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900609v" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Crenes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asgari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Bideshi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Federici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delauriere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pradier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hardivillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>