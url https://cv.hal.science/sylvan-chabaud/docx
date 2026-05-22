--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -575,1010 +575,1010 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur l'archipel poétique occitan (quelques exemples d'écritures contemporaines)</w:t>
+                <w:t xml:space="preserve">Une poésie des confins, des limites et des contacts : L'Emperi de l'ombra du poète italien de langue d'oc Claudio Salvagno.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature contemporaine des minorités linguistiques en Europe</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Séminaire transversal de ReSO, "Confins et patries intérieures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Quero, Feb 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000090v1</w:t>
+                <w:t xml:space="preserve">hal-05000147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amour de Maire, une pièce de théâtre inédite de Lazarine Nègre</w:t>
+                <w:t xml:space="preserve">Formes poétiques, espace et temps contraints chez Louis Bellaud de la Bellaudière (1543-1588)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Parole Contrainte Prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Alidières; Mireille Baurens; Dorothée Catoen, Mar 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572852v1</w:t>
+                <w:t xml:space="preserve">hal-05000117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazarino de Manosco et le travail de &amp;quot;remembranço&amp;quot;. Une écriture autobiographique féminine en langue d'oc, au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Marcelle Delpastre, l'arbre du poème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes de(s) Lettres minoritaires</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Marcelle Delpastre, une femme-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Cavaillé; Jean-François Courouau, Oct 2024, Toulouse et Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572860v1</w:t>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">hal-04572867v1</w:t>
+                <w:t xml:space="preserve">hal-05000129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une poésie des confins, des limites et des contacts : L'Emperi de l'ombra du poète italien de langue d'oc Claudio Salvagno.</w:t>
+                <w:t xml:space="preserve">Regards sur l'archipel poétique occitan (quelques exemples d'écritures contemporaines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TIR. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire transversal de ReSO, "Confins et patries intérieures"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05000147v1</w:t>
+              <w:t xml:space="preserve">La littérature contemporaine des minorités linguistiques en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes poétiques, espace et temps contraints chez Louis Bellaud de la Bellaudière (1543-1588)</w:t>
+                <w:t xml:space="preserve">Amour de Maire, une pièce de théâtre inédite de Lazarine Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parole Contrainte Prison</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05000117v1</w:t>
+              <w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Delpastre, l'arbre du poème</w:t>
+                <w:t xml:space="preserve">Lazarino de Manosco et le travail de &amp;quot;remembranço&amp;quot;. Une écriture autobiographique féminine en langue d'oc, au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TIR, Département de breton et celtique, Université Rennes 2. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcelle Delpastre, une femme-monde</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Femmes de(s) Lettres minoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 17, 2023, 978-2-917681-60-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autre langue d’Alphonse Daudet – Réflexions sur la place de la langue d’oc dans l’œuvre de l’auteur et sur les traductions provençales de « la chèvre de m. seguin » et « la mule du pape » pour l’Armana Prouvençau (1868 et 1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daudet et les langues, 150 des Lettres de mon moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 35, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errances géographiques et labyrinthe carcéral : le parcours sinueux du poète Louis Bellaud de la Bellaudière (1543-1588)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'errance et du labyrinthe. Le mythe revisité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237, 2022, 978-2-36781-425-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bellaud, un poète en provençal et en français ? Etude de quelques textes en français dans une œuvre poétique en langue d'oc au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature XXXV, Francophonie, plurilinguisme et production littéraire transnationale en français depuis le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXV, p. 93, 2022, 979-10-90455-09-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sus la riba (Sur la rive), Moussu t e lei Jovents, à la recherche du blues marseillais, provençal, maritime et cosmopolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les chansons disent les mouvements du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 79, 2021, 978-2-343-24100-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancarelli et Jean-Maria Pieyre : de la Corse à l'Occitanie, lecture comparée de deux recueils de prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TIR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux chemins de la littérature. Repenser l'analyse des littératures en langues minorisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.159, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo trobar reven (le trobar revient). Massilia Sound System et les Troubadours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Troubadours dans le texte occitan du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 357, 2015, 978-2-8124-3339-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05000129v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraulas e silenci, estudi sus Lo Païsatge endemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvan Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Montpellier 3, Université Paul-Valéry, Lo gat negre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Gardy, Lo poëta escondut. Le poète caché. Actes du colloque de Montpellier Mars 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 85, 2002, 2-84269-598-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1957,174 +1957,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo Gentilòme gascon, una epopèa sonòra e dançada</w:t>
+                <w:t xml:space="preserve">Louis Bellaud, le Don-Don Infernal : la prison &amp;quot;sentido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429779v1</w:t>
+                <w:t xml:space="preserve">hal-04572864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bellaud, le Don-Don Infernal : la prison &amp;quot;sentido</w:t>
+                <w:t xml:space="preserve">Lo Gentilòme gascon, una epopèa sonòra e dançada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvan Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plumas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.6318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572864v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux politiques, littéraires et linguistiques dans les marges d’un texte majeur de la Renaissance d’oc : Les Obros et Rimos Prouvenssalos de Louis Bellaud</w:t>
               </w:r>
@@ -2950,51 +2950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2E9C480"/>
+    <w:nsid w:val="EDA269EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvan-chabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7852-115X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119233150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61873404" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002391894" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumas.occitanica.eu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarine de Manosque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Chabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/amour-de-maire-amour-de-mere.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04569604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/louis-bellaud-de-la-bellaudiere.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.9533" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4723" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvan-chabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7852-115X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119233150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61873404" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002391894" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumas.occitanica.eu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarine de Manosque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Chabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/amour-de-maire-amour-de-mere.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04569604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/louis-bellaud-de-la-bellaudiere.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.9533" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.4723" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04572845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>