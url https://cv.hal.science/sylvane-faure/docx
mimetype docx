--- v0 (2026-03-06)
+++ v1 (2026-04-03)
@@ -1338,200 +1338,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer's disease, visual search and instrumental activities of daily living: A review and a new perspective on attention and eye movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alzheimer’s Disease, Visual Search, and Instrumental Activities of Daily Living: A Review and a New Perspective on Attention and Eye Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Ramzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Spotorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 66 (3), pp.901-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140130v1</w:t>
+                <w:t xml:space="preserve">hal-01967570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer’s Disease, Visual Search, and Instrumental Activities of Daily Living: A Review and a New Perspective on Attention and Eye Movements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alzheimer's disease, visual search and instrumental activities of daily living: A review and a new perspective on attention and eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Spotorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (3), pp.901-925. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-180043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01967570v1</w:t>
+                <w:t xml:space="preserve">hal-02140130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between perceived control and episodic memory in adulthood: a review</w:t>
               </w:r>
@@ -4451,51 +4451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB19EF0"/>
+    <w:nsid w:val="3D39138D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvane-faure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9600-0133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05227330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nothelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Dounia Soncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belquaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2023.109396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bartoletti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Boulvert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ramzaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Spotorno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211064887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03281879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Karcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Colazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Barbaroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Colazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Emmanuelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01802879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Maggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1423022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gueit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02468319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fossoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gindt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nachon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Reymondet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0972-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)77139-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bensa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertogliati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magnie-Mauro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-3787(07)74179-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertogliati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lechevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00119-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01MQ7HBR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Querne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.2000.2333" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6ZVBLHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03916074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louna Harrar-Eskinazi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane L. Bartoletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corveleyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cauletin-Gillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Limouse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Demeure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bensa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertogliatti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/brain-and-cognition/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.02.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL78FRLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/locate/b&amp;amp;c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2005.09.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHRBJM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvane-faure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9600-0133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05227330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nothelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Dounia Soncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belquaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2023.109396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bartoletti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Boulvert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ramzaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Spotorno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211064887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03281879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Karcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Colazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Barbaroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Colazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Emmanuelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01802879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Maggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1423022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gueit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02468319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fossoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gindt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nachon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Reymondet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0972-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)77139-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bensa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertogliati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magnie-Mauro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-3787(07)74179-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertogliati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lechevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00119-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01MQ7HBR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Querne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.2000.2333" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6ZVBLHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03916074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louna Harrar-Eskinazi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane L. Bartoletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corveleyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cauletin-Gillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Limouse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Demeure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bensa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertogliatti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/brain-and-cognition/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.02.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL78FRLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/locate/b&amp;amp;c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2005.09.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHRBJM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>