--- v1 (2026-04-03)
+++ v2 (2026-05-16)
@@ -1204,334 +1204,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures and related skills in developmental coordination disorder: a production-system deficit?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Roy</w:t>
+                <w:t xml:space="preserve">Alzheimer’s Disease, Visual Search, and Instrumental Activities of Daily Living: A Review and a New Perspective on Attention and Eye Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Ramzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Spotorno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pne0000115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (3), pp.901-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140119v1</w:t>
+                <w:t xml:space="preserve">hal-01967570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer’s Disease, Visual Search, and Instrumental Activities of Daily Living: A Review and a New Perspective on Attention and Eye Movements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alzheimer's disease, visual search and instrumental activities of daily living: A review and a new perspective on attention and eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Spotorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (3), pp.901-925. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967570v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer's disease, visual search and instrumental activities of daily living: A review and a new perspective on attention and eye movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestures and related skills in developmental coordination disorder: a production-system deficit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Costini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology &amp; Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.193-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pne0000115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140130v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between perceived control and episodic memory in adulthood: a review</w:t>
               </w:r>
@@ -1881,77 +1881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and Specificity of Gestural Disorder in Children with Developmental Coordination Disorder: A Multiple Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Costini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2149,51 +2149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between a color and a manual response activation modulates the response planning of typically developing children in a subsequent Simon task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Costini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,77 +2266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles visuo-spatiaux dans la dyspraxie : peut-on encore parler de dyspraxie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Costini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,64 +2504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dyspraxie développementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Costini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,282 +2619,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des potentiels évoqués cognitifs dans la détection des troubles cognitifs précoces dans la sclérose en plaques</w:t>
+                <w:t xml:space="preserve">Contribution of cognitive evoked potentials for detecting early cognitive disorders in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laloux</w:t>
+                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bensa</w:t>
+                <w:t xml:space="preserve">L Laloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C Bertogliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 163 (11), pp.1065-1074. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 163 (11), pp.1065-1074</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344942v1</w:t>
+                <w:t xml:space="preserve">hal-01372208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of cognitive evoked potentials for detecting early cognitive disorders in multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des potentiels évoqués cognitifs dans la détection des troubles cognitifs précoces dans la sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
+                <w:t xml:space="preserve">C. Bertogliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Laloux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noële Magnie-Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 163 (11), pp.1065-1074</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 163 (11), pp.1065-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0035-3787(07)74179-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372208v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New questions on the hemispheric encoding/retrieval asymmetry (HERA) model assessed by divided visual-field tachistoscopy in normal subjects</w:t>
               </w:r>
@@ -3554,51 +3554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International ECHA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Council for High Ability (ECHA), Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early cognitive dysfunction: Visual and auditory electrophysiology in Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Ansado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Joanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THEORETICAL AND EXPERIMENTAL NEUROPSYCHOLOGY (TENNET XVI) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4451,51 +4451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D39138D"/>
+    <w:nsid w:val="204E7C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvane-faure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9600-0133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05227330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nothelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Dounia Soncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belquaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2023.109396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bartoletti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Boulvert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ramzaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Spotorno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211064887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03281879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Karcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Colazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Barbaroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Colazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Emmanuelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01802879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Maggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1423022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gueit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02468319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fossoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gindt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nachon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Reymondet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0972-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)77139-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bensa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertogliati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magnie-Mauro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-3787(07)74179-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertogliati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lechevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00119-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01MQ7HBR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Querne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.2000.2333" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6ZVBLHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03916074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louna Harrar-Eskinazi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane L. Bartoletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corveleyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cauletin-Gillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Limouse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Demeure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bensa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertogliatti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/brain-and-cognition/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.02.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL78FRLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/locate/b&amp;amp;c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2005.09.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHRBJM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvane-faure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9600-0133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05227330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nothelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Dounia Soncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belquaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2023.109396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bartoletti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Boulvert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ramzaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Spotorno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211064887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03281879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Karcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Colazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Barbaroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Colazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Emmanuelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01802879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Maggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2017.1423022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gueit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02468319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fossoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gindt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nachon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Reymondet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0972-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)77139-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertogliati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bensa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertogliati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magnie-Mauro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-3787(07)74179-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lechevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00119-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01MQ7HBR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Querne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.2000.2333" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6ZVBLHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03916074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louna Harrar-Eskinazi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane L. Bartoletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corveleyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cauletin-Gillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Limouse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Demeure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bensa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertogliatti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/brain-and-cognition/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.02.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL78FRLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01740070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/locate/b&amp;amp;c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2005.09.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHRBJM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>