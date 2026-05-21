--- v0 (2026-03-17)
+++ v1 (2026-05-21)
@@ -1,2735 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2683 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvester Okiemute Eteje </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dennis Osadebay University, Asaba, Delta State, Nigeria.Lecturer II</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvester-okiemute-eteje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0578-2799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=gOe0T_AAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-6205-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvester Okiemute Eteje is a Doctor of Phillosophy in Surveying and Geoinformatics. He is also a Surveyor registered by the Surveyors Council of Nigeria (SURCON). He currently lectures at the Department of Surveying and Geoinformatics, Faculty of Environmental Sciences, Dennis Osadebay University, Asaba, Delta State, Nigeria. His research  interest is Geodesy and Geodynamics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating a Theoretical Model for Gravity on the Clarke-1880 Ellipsoid to Determine Practical Local-Geoid Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvester O Eteje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C Oburo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christabel C Ifuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olujimi F Oduyebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliphate Journal of Science &amp; Technology (CaJoST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Caliphate Journal of Science &amp; Technology (CaJoST), 7 (2), pp.194-200. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/cajost.v7i2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Passive Geodetic Control Network in Anambra State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oraefo C. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ono M. N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (3), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/JGEESI/2024/v28i3759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and accuracy determination of horizontal geodetic networks using least squares technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvester O Eteje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christabel C Ifuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C Oburo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olujimi F Oduyebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliphate Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Caliphate Journal of Science and Technology, Vol. 6, No 3., 6 (3), pp.265-272. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/cajost.v6i3.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERIFICATION OF THE CONSISTENCY OF THE PROPOSED TRANSFORMATION OF GLOBAL GEOID METHOD ACCURACY FOR LOCAL GEOID MODEL OF NIGERIA DETERMINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O F Oduyebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M N Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUDMA Journal of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33003/fjs-2021-0504-780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITTING OF A TRANSFORMATION GEOID MODEL TO THE GRAVIMETRIC-GEOMETRIC GEOID MODEL OF BENIN CITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O F Oduyebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M N Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUDMA Journal of Sciences (FJS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33003/fjs-2021-0504-781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of the Molodensky and Kotsakis Ellipsoidal Heights Transformation between Geocentric and Non-Geocentric Datums Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V N Ugbelase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.171-177. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/JGEESI/2021/v25i1030323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Orthometric Heights of Points Using Gravimetric/GPS and Geodetic Levelling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tata Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (49), pp.134-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Topography and Draining of the Site for the Benin City Bus Rapid Transit (BRT) Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okpeahior Akugbe Cyril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Advanced Research and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (8), pp.48 - 63. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajarr/2021/v15i830418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implication of Significant Number in Geodetic Computations: Geometric Geoid Model of FCT Abuja as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Oluyori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific and Technological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7176/JSTR/6-08-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Geodetic Technique Procedures for Structural Deformation Monitoring and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific and Technological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (7), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7176/JSTR/6-07-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of local geometric geoid model for Busoga, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kyamulesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Oluyori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2020.8.3.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of different centroid means on the accuracy of orthometric height modelling by geometric geoid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Oluyori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (4), pp.124-130. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18203/issn.2454-2156.IntJSciRep20201267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVE ANALYSIS OF THREE PLANE GEOMETRIC GEOID SURFACES FOR ORTHOMETRIC HEIGHT MODELLING IN KAMPALA, UGANDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kyamulesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dare Oluyori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUDMA Journal of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.48-51. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33003/fjs-2020-0403-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Three Gravimetric-Geometric Geoid Models for Best Local Geoid Model of Benin City, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduyebo O. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Engineering Research and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (12), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22161/ijaers.612.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Coordinates Conversion between NTM and UTM Systems in Minna Datum Using All Trans and Columbus Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduyebo O. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluyori P. D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Research in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (5), pp.128-143. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32628/IJSRST196517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of Survey Controls and Effect on Accuracy of Geometric Geoid Models (Multi-quadratic and Bicubic) in FCT, Abuja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluyori P. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S.O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Research Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31364/SCIRJ/v7.i5.2019.P0519650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Polynomial Geometric Surfaces Terms and Observation Points Numbers and Effect in the Accuracy of Geometric Geoid Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. F. Oduyebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluyori P. D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment, Agriculture and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.1181-1194. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22161/ijeab.4444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Static Differential GPS/GNSS Positioning Using Two and Three or More Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduyebo O. F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Determination of NTM and UTM Positions from Post Processing of Static DGPS Observations on the Nigeria Minna Datum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduyebo O. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olulade S. A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Advanced Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31695/IJERAT.2018.3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for the determination of Local Gravimetric-Geometric Geoid Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduyebo O. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olulade Sunday A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Scientific Research and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (8), pp.206-214. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31695/IJASRE.2018.32858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computations of Geoid Undulation from Comparison of GNSS/Levelling with EGM 2008 for Geodetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluyori P. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ono M. N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific and Research Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (10), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29322/IJSRP.8.10.2018.p8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Three Geodetic Datum Transformation Software for Application between WGS84 and Minna Datums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduyebo O. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olulade S. A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.19410-19417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Polynomial Geoid Models of GNSS/Leveling Geoid Development for Orthometric Heights in FCT, Abuja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluyori P. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ono M. N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Advanced Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31695/IJERAT.2018.3330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of DGPS and Total Station Accuracies for Static Deformation Monitoring Of Engineering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduyebo O. F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Environmental Science, Toxicology and Food Technology (IOSR-JESTFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6, Vers 1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9790/2402-1206011929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Positions Computed from DGPS/GNSS Observations Using the New/Unified and Various Old Transformation Parameters in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eteje S. O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduyebo O. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Olulade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.19378-19385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2790,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35105440"/>
+    <w:nsid w:val="764066D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3021,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvester-okiemute-eteje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0578-2799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Y-6205-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester O Eteje" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Oburo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel C Ifuwe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olujimi F Oduyebo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cajost.v7i2.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oraefo C. P." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ono M. N." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eteje S. O." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2024/v28i3759" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cajost.v6i3.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O F Oduyebo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Ono" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33003/fjs-2021-0504-780" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33003/fjs-2021-0504-781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Ugbelase" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2021/v25i1030323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okpeahior Akugbe Cyril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajarr/2021/v15i830418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tata Herbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Oluyori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7176/JSTR/6-08-09" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7176/JSTR/6-07-02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kyamulesire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2020.8.3.0468" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18203/issn.2454-2156.IntJSciRep20201267" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kyamulesire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dare Oluyori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33003/fjs-2020-0403-255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduyebo O. F." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluyori P. D." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32628/IJSRST196517" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijaers.612.23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eteje S.O." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31364/SCIRJ/v7.i5.2019.P0519650" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F. Oduyebo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijeab.4444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olulade S. A." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31695/IJERAT.2018.3332" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olulade Sunday A." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31695/IJASRE.2018.32858" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29322/IJSRP.8.10.2018.p8230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31695/IJERAT.2018.3330" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/2402-1206011929" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Olulade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvester-okiemute-eteje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0578-2799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=gOe0T_AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Y-6205-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219893v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester O Eteje" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Oburo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel C Ifuwe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olujimi F Oduyebo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cajost.v7i2.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oraefo C. P." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ono M. N." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eteje S. O." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2024/v28i3759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cajost.v6i3.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O F Oduyebo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Ono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33003/fjs-2021-0504-780" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33003/fjs-2021-0504-781" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Ugbelase" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2021/v25i1030323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tata Herbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okpeahior Akugbe Cyril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajarr/2021/v15i830418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Oluyori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7176/JSTR/6-08-09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7176/JSTR/6-07-02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kyamulesire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2020.8.3.0468" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18203/issn.2454-2156.IntJSciRep20201267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kyamulesire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dare Oluyori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33003/fjs-2020-0403-255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduyebo O. F." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ono" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijaers.612.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluyori P. D." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32628/IJSRST196517" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eteje S.O." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31364/SCIRJ/v7.i5.2019.P0519650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F. Oduyebo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijeab.4444" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olulade S. A." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31695/IJERAT.2018.3332" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olulade Sunday A." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31695/IJASRE.2018.32858" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29322/IJSRP.8.10.2018.p8230" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31695/IJERAT.2018.3330" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/2402-1206011929" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Olulade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>