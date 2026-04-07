--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -868,256 +868,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t>
+                <w:t xml:space="preserve">L’Amérique urbaine et l’élection présidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Frouillou</w:t>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397146v1</w:t>
+                <w:t xml:space="preserve">halshs-01888243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Amérique urbaine et l’élection présidentielle</w:t>
+                <w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Le Goix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01888243v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ségrégation raciale des villes américaines diminue-t-elle toujours ?</w:t>
               </w:r>
@@ -1276,243 +1276,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du choix modal et possibilités de report modal pour les trajets interurbains portés par les villes moyennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités pendulaires interurbaines : analyse longitudinale à l'échelle des villes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220327v1</w:t>
+                <w:t xml:space="preserve">hal-04158550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités pendulaires interurbaines : analyse longitudinale à l'échelle des villes moyennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants du choix modal et possibilités de report modal pour les trajets interurbains portés par les villes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158550v1</w:t>
+                <w:t xml:space="preserve">hal-04220327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de typologie des villes moyennes et intermédiaires françaises selon les mobilités pendulaires interurbaines</w:t>
               </w:r>
@@ -2337,84 +2337,183 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Method to Define Multiscalar Systems of Cities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo; Denise Pumain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scaling Laws and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste Editions, pp.275-310, 2026, Geography and Demography, 978-1-78945-228-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Essai de définition de systèmes de villes multiscalaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2440,51 +2539,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lois d’échelle et des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste Editions, pp.293-328, 2025, Géographie et démographie, 9781789482287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2494,273 +2593,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet - Projet ANR-07-JCJC-0081 IP4 (Interaction Privé-Public dans la Production des espaces Périurbains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Callen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loudier-Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IGN (Institut National de l’Information Géographique et Forestière). 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00563469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2770,185 +2869,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégations et discontinuités dans les villes intermédiaires des États-Unis</w:t>
+                <w:t xml:space="preserve">Ségrégations et discontinuités dans les villes intermédiaires des Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Sorbonne Paris Cité, 2018. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2018. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018USPCC341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-03551570v1</w:t>
+                <w:t xml:space="preserve">tel-02178381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégations et discontinuités dans les villes intermédiaires des Etats-Unis</w:t>
+                <w:t xml:space="preserve">Ségrégations et discontinuités dans les villes intermédiaires des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2018. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Géographie. Université Sorbonne Paris Cité, 2018. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018USPCC341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-02178381v1</w:t>
+                <w:t xml:space="preserve">tel-03551570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3016,51 +3115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D67C8EF8"/>
+    <w:nsid w:val="46A90189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3247,51 +3346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvestre-duroudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4415-2431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nussbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.432.0134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loudier-Malgouyres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03551570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC341" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02178381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvestre-duroudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4415-2431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nussbaum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.432.0134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loudier-Malgouyres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02178381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03551570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>