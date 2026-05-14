--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -2877,169 +2877,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégations et discontinuités dans les villes intermédiaires des Etats-Unis</w:t>
+                <w:t xml:space="preserve">Ségrégations et discontinuités dans les villes intermédiaires des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2018. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université Sorbonne Paris Cité, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018USPCC341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02178381v1</w:t>
+                <w:t xml:space="preserve">tel-03551570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégations et discontinuités dans les villes intermédiaires des États-Unis</w:t>
+                <w:t xml:space="preserve">Ségrégations et discontinuités dans les villes intermédiaires des Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Sorbonne Paris Cité, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018USPCC341⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03551570v1</w:t>
+                <w:t xml:space="preserve">tel-02178381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3115,51 +3115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46A90189"/>
+    <w:nsid w:val="47D6D103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3346,51 +3346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvestre-duroudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4415-2431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nussbaum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.432.0134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loudier-Malgouyres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02178381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03551570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvestre-duroudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4415-2431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nussbaum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.432.0134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loudier-Malgouyres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03551570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02178381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>