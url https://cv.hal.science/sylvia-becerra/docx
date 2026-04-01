--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYLVIA BECERRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sociétés soumises au risque : face aux risques de désastres, revenir à une écologie du soin. Les Essentiels (BNF) : Dossier &amp;quot;Apocalypses et fins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://essentiels.bnf.fr/fr/societe/spiritualites/05756754-2ed8-409e-99e7-5191aa01fdff-apocalypses-et-fins-monde/article/558e1728-72e7-4c06-9266-52bfa633da71-societes-soumises-risque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des étangs du Narbonnais, autogestion des usages, mobilisation sociale et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire alliance avec les sources de Saladis à Martres-de-Veyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un dialogue avec les non-humains est-il possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartier heavy-metal : co-construction d'un projet de recherche interdisciplinaire sur la pollution des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Phillippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting landscapes: the hidden consequences of “responsible” post-mining measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tena-Chollet Florian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mining the Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HabiTer, Quand citoyens et chercheurs interrogent l’habitabilité d’un territoire : controverse sanitaire et environnementale dans le Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teixido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Ménéhould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux merveilleuses de Médagues (Puy de Dôme) : trajectoire d'une ressource à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des zones ateliers, Sep 2024, Sainte Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZONE ART Un réseau de recherche-création-action …en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers, Sep 2024, Saint Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité n'est pas le but mais le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREME, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal issues from the mining legacy in the Cévennes: Questioning the habitability of post-mining territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3FMC Workshop - Geophysical, geochemical, and geological studies of the French Massif Central: from Variscan orogeny to modern intra-plate volcanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux merveilleuses de Médagues : trajectoire d'une ressource à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Geode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sous-sol comme objet de recherche : Comment dépasser la question de l’acceptabilité sociale par une interdisciplinarité élargie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « L'acceptabilité sociale en questions: Usages et Mésusages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme et de la société de Toulouse, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources minérales de la transition énergétique en Occitanie : vers l'autonomie et un approvisionnement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a post-mining territory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques TAEMA (Transition écologique des anciennes exploitations de minerais arséniés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT TAEMA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique et orientation de la communication scientifique dans trois territoires post-miniers en Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème webinaire du cycle 2022 de la chaire Industrie Minérale et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques versus ressources de la radioactivité naturelle sur les territoires à potentiel minierReprésentations sociales, et variations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Transverses in Situ CNRS-IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Téléconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre culture du risque et culture d’urgence face à la contamination environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la SFMTCI (ancienne société de pathologie exotique) POLLUTIONS ENVIRONNEMENTALES ET SANTÉ SOUS LES TROPIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, dématérialisé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and oil environmental contamination: a possible residential exposure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du réseau des géographes de la santé d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing health risk using regional mappings based on local perceptions: A comparative study of three different hazards in three sites: Laos, Tunisia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Veyrac-Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phapvilay Sounyaphong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary vulnerabilities and responses, future adaptability to water crises in the Malian Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interactions Politiques publiques, dynamiques environnementales et pratiques sociales, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hey! Mrs Jerrycan! Ordinary vulnerabilities and responses, resistance, resilience and adaptation to water crises in the Malien Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 2012 Analyse Multidisciplinaire de la Mousson Africaine, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame! Bidon! Vulnérabilités & adaptations face aux crises de l'eau dans le Gourma Malien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence AMMA Analyse Multidisciplinaire de la Mousson Africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de mise en récit des futurs des socio-écosystèmes liés à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From unseen to seen in post-mining polluted territories: (in)visibilisation processes at work in soil contamination management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.785. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les Risques et l'anthropocène&amp;quot; de J. Rebotier (ed.) Ouvrages en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.120-141. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la pollution de l’air à Abidjan : de l’ambition scientifique à la fabrique du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Scandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Yoboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/77g4-yw79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uncertainty to environmental impacts: reflection on the threats to water in Chacabuco Province (Chile): a combined approach in social sciences and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2113-2131. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-022-01127-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certains territoires sont-ils plus résilients que d'autres ? Les trajectoires contrastées de deux vallées pyrénéennes après les crues de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical innovation: towards conservation psychology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falconi Karina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cayambe Jhenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.771-780. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujer.2021.090409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Living with’ air pollution in Abidjan (Cote d’Ivoire): a study of risk culture and silent suffering in three occupational areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Belland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.86-106. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13698575.2020.1721443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking water quality in areas impacted by oil activities in Ecuador: Associated health risks and social perception of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Jamhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.1203-1217. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, content and health risk assessment of metal(loid)s in small-scale farms in the Ecuadorian Amazon: an insight on oil activities impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.106-120. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymetallic pollution from abandoned mines in Mediterranean regions: a multidisciplinary approach to environmental risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Banni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0939-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crue de juin 2013 dans les Pyrénées garonnaises : de la crise hydrologique au territoire en crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sturma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Regards croisés sur les fleuves Èbre et Garonne, 44, pp.117-135. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la gestion décentralisée des ressources naturelles renouvelables au Mali. Une gouvernance bloquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue sénégalaise de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue sénégalaise de sociologie (11), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Regime and Water Shortage as Drivers of the Seasonal Incidence of Diarrheal Diseases in a Tropical Montane Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noy Souliyaseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.e0005195. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday vulnerabilities and ''social dispositions'' in the Malian Sahel, an indication for evaluating future adaptability to water crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-015-0845-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of the French flood warning system: a study based on the 2009 flood of the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Daupras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75 (1), pp.215-241. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements face à un risque modéré d'inondation. Etude de cas dans le périurbain toulousain (Sud-Ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 58, pp. 945-965. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.786181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étonnante diversité des ressources en eau à Hombori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (4), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.204.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pompes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.055.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises climatiques, ruptures politiques et transformations de l’action publique environnementale au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en ligne des informations liées aux risques : véritable outil de prévention ou alibi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3-4), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing resilience of hot spring ecosystems. Towards a model of sustainable management of spa territories, driving innovation and energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Iasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Herms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Arnó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World Groundwater Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre après la mine : résiliences et vulnérabilités en Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAEMA - Transition écologique des Anciennes Exploitations de Minerais Arséniés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources minérales et transition énergétique : Quels besoins ? Quels enjeux sociétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Formations à la transition écologique des cadres de l'Etat, Toulouse, France. 2024, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre Vulnérabilités Environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rahma Bentirou Mathlouthi; Adélie Pomade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, Environnement, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.126-129, 2023, 978-2-7099-2980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités plurielles : approches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans: Samuel Rufat et Pascale Metzger: Territoires, populations et vulnérabilités : des outils à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la culture du risque : le cas des contaminations pétrolières en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Calès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque environnemental - Entre sciences physiques et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le risque sanitaire environnemental et les activités pétrolières en Amazonie équatorienne : une culture d’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Juteau-Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice Bourgoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octores Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-36630-060-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information préventive pour réduire la vulnérabilité aux risques d'inondation, élaboration et efficacité d'une réponse sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique. Du méta-risque à la méta-gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.35-53, 2011, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches et territoires touristiques de montagne : pour une prise en compte des facteurs actifs de vulnérabilité propres aux modalités de réponse au problème risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.457-468, 2009, Sociologies et environnement, 978-2-296-08132-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation en espace péri-urbain: convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eleuterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-269, 2009, Sociologies et Environnement, 978-2-296-08132-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Policy Brief] Decarbonization is not green: overcoming the unspoken issues of a low-carbon world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatif Abass Saley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Adidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les risques environnementaux : Vulnérabilités ordinaires et dispositions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Toulouse III Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02558458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestro vivir en la Amazonia ecuatoriana : entre la finca y el petroleo = Vivre en Amazonie équatorienne : entre pétrole et terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desprats-Bologna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD; Abya-Yala, 349 p.-349 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weisbein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la nature: politiques publiques et régulations locales en Espagne et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Toulouse le Mirail - Toulouse II, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00133021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYLVIA BECERRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sociétés soumises au risque : face aux risques de désastres, revenir à une écologie du soin. Les Essentiels (BNF) : Dossier &amp;quot;Apocalypses et fins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://essentiels.bnf.fr/fr/societe/spiritualites/05756754-2ed8-409e-99e7-5191aa01fdff-apocalypses-et-fins-monde/article/558e1728-72e7-4c06-9266-52bfa633da71-societes-soumises-risque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des étangs du Narbonnais, autogestion des usages, mobilisation sociale et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire alliance avec les sources de Saladis à Martres-de-Veyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un dialogue avec les non-humains est-il possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartier heavy-metal : co-construction d'un projet de recherche interdisciplinaire sur la pollution des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Phillippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources minérales de la transition énergétique en Occitanie : vers l'autonomie et un approvisionnement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal issues from the mining legacy in the Cévennes: Questioning the habitability of post-mining territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3FMC Workshop - Geophysical, geochemical, and geological studies of the French Massif Central: from Variscan orogeny to modern intra-plate volcanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting landscapes: the hidden consequences of “responsible” post-mining measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tena-Chollet Florian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mining the Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux merveilleuses de Médagues (Puy de Dôme) : trajectoire d'une ressource à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des zones ateliers, Sep 2024, Sainte Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZONE ART Un réseau de recherche-création-action …en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers, Sep 2024, Saint Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HabiTer, Quand citoyens et chercheurs interrogent l’habitabilité d’un territoire : controverse sanitaire et environnementale dans le Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teixido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Ménéhould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité n'est pas le but mais le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREME, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux merveilleuses de Médagues : trajectoire d'une ressource à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Geode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sous-sol comme objet de recherche : Comment dépasser la question de l’acceptabilité sociale par une interdisciplinarité élargie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « L'acceptabilité sociale en questions: Usages et Mésusages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme et de la société de Toulouse, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a post-mining territory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques TAEMA (Transition écologique des anciennes exploitations de minerais arséniés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT TAEMA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique et orientation de la communication scientifique dans trois territoires post-miniers en Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème webinaire du cycle 2022 de la chaire Industrie Minérale et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques versus ressources de la radioactivité naturelle sur les territoires à potentiel minierReprésentations sociales, et variations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Transverses in Situ CNRS-IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Téléconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre culture du risque et culture d’urgence face à la contamination environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la SFMTCI (ancienne société de pathologie exotique) POLLUTIONS ENVIRONNEMENTALES ET SANTÉ SOUS LES TROPIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, dématérialisé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and oil environmental contamination: a possible residential exposure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du réseau des géographes de la santé d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing health risk using regional mappings based on local perceptions: A comparative study of three different hazards in three sites: Laos, Tunisia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Veyrac-Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phapvilay Sounyaphong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary vulnerabilities and responses, future adaptability to water crises in the Malian Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interactions Politiques publiques, dynamiques environnementales et pratiques sociales, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hey! Mrs Jerrycan! Ordinary vulnerabilities and responses, resistance, resilience and adaptation to water crises in the Malien Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 2012 Analyse Multidisciplinaire de la Mousson Africaine, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame! Bidon! Vulnérabilités & adaptations face aux crises de l'eau dans le Gourma Malien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence AMMA Analyse Multidisciplinaire de la Mousson Africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources minérales et transition énergétique : Quels besoins ? Quels enjeux sociétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Formations à la transition écologique des cadres de l'Etat, Toulouse, France. 2024, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de mise en récit des futurs des socio-écosystèmes liés à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing resilience of hot spring ecosystems. Towards a model of sustainable management of spa territories, driving innovation and energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Iasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Herms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Arnó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World Groundwater Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre après la mine : résiliences et vulnérabilités en Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAEMA - Transition écologique des Anciennes Exploitations de Minerais Arséniés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From unseen to seen in post-mining polluted territories: (in)visibilisation processes at work in soil contamination management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.785. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la pollution de l’air à Abidjan : de l’ambition scientifique à la fabrique du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Scandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Yoboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/77g4-yw79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les Risques et l'anthropocène&amp;quot; de J. Rebotier (ed.) Ouvrages en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.120-141. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uncertainty to environmental impacts: reflection on the threats to water in Chacabuco Province (Chile): a combined approach in social sciences and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2113-2131. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-022-01127-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certains territoires sont-ils plus résilients que d'autres ? Les trajectoires contrastées de deux vallées pyrénéennes après les crues de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical innovation: towards conservation psychology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falconi Karina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cayambe Jhenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.771-780. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujer.2021.090409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Living with’ air pollution in Abidjan (Cote d’Ivoire): a study of risk culture and silent suffering in three occupational areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Belland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.86-106. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13698575.2020.1721443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking water quality in areas impacted by oil activities in Ecuador: Associated health risks and social perception of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Jamhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.1203-1217. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, content and health risk assessment of metal(loid)s in small-scale farms in the Ecuadorian Amazon: an insight on oil activities impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.106-120. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymetallic pollution from abandoned mines in Mediterranean regions: a multidisciplinary approach to environmental risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Banni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0939-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la gestion décentralisée des ressources naturelles renouvelables au Mali. Une gouvernance bloquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue sénégalaise de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue sénégalaise de sociologie (11), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crue de juin 2013 dans les Pyrénées garonnaises : de la crise hydrologique au territoire en crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sturma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Regards croisés sur les fleuves Èbre et Garonne, 44, pp.117-135. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Regime and Water Shortage as Drivers of the Seasonal Incidence of Diarrheal Diseases in a Tropical Montane Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noy Souliyaseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.e0005195. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday vulnerabilities and ''social dispositions'' in the Malian Sahel, an indication for evaluating future adaptability to water crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-015-0845-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of the French flood warning system: a study based on the 2009 flood of the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Daupras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75 (1), pp.215-241. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements face à un risque modéré d'inondation. Etude de cas dans le périurbain toulousain (Sud-Ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 58, pp. 945-965. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.786181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pompes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.055.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étonnante diversité des ressources en eau à Hombori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (4), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.204.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en ligne des informations liées aux risques : véritable outil de prévention ou alibi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3-4), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises climatiques, ruptures politiques et transformations de l’action publique environnementale au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre Vulnérabilités Environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rahma Bentirou Mathlouthi; Adélie Pomade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, Environnement, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.126-129, 2023, 978-2-7099-2980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités plurielles : approches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans: Samuel Rufat et Pascale Metzger: Territoires, populations et vulnérabilités : des outils à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la culture du risque : le cas des contaminations pétrolières en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Calès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque environnemental - Entre sciences physiques et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le risque sanitaire environnemental et les activités pétrolières en Amazonie équatorienne : une culture d’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Juteau-Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice Bourgoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octores Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-36630-060-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information préventive pour réduire la vulnérabilité aux risques d'inondation, élaboration et efficacité d'une réponse sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique. Du méta-risque à la méta-gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.35-53, 2011, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches et territoires touristiques de montagne : pour une prise en compte des facteurs actifs de vulnérabilité propres aux modalités de réponse au problème risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.457-468, 2009, Sociologies et environnement, 978-2-296-08132-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation en espace péri-urbain: convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eleuterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-269, 2009, Sociologies et Environnement, 978-2-296-08132-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Policy Brief] Decarbonization is not green: overcoming the unspoken issues of a low-carbon world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatif Abass Saley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Adidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les risques environnementaux : Vulnérabilités ordinaires et dispositions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Toulouse III Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02558458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestro vivir en la Amazonia ecuatoriana : entre la finca y el petroleo = Vivre en Amazonie équatorienne : entre pétrole et terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desprats-Bologna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD; Abya-Yala, 349 p.-349 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weisbein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la nature: politiques publiques et régulations locales en Espagne et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Toulouse le Mirail - Toulouse II, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00133021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domengie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Phillippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Dia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Scandella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carr&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/77g4-yw79" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01127-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heredia-R" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falconi Karina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayambe Jhenny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujer.2021.090409" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2020.1721443" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Jamhoury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#243;pez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.246" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3521" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noy Souliyaseng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0845-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daupras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1318-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chorda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.786181" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.204.0109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.055.0039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1468" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090076v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Herms" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Arn&#243;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cal&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quiroga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Racines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Juteau-Martineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudi&#232;res" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcelpoil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peltier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02558458v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprats-Bologna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domengie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Phillippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Dia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Herms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Arn&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Scandella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/77g4-yw79" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Goff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01127-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34516" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heredia-R" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falconi Karina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayambe Jhenny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujer.2021.090409" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2020.1721443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto L&#243;pez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Jamhoury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#243;pez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3521" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noy Souliyaseng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005195" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0845-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daupras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1318-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chorda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.786181" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.055.0039" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.204.0109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1468" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cal&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quiroga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Racines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Juteau-Martineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudi&#232;res" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcelpoil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peltier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02558458v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprats-Bologna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>