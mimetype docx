--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYLVIA BECERRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sociétés soumises au risque : face aux risques de désastres, revenir à une écologie du soin. Les Essentiels (BNF) : Dossier &amp;quot;Apocalypses et fins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://essentiels.bnf.fr/fr/societe/spiritualites/05756754-2ed8-409e-99e7-5191aa01fdff-apocalypses-et-fins-monde/article/558e1728-72e7-4c06-9266-52bfa633da71-societes-soumises-risque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des étangs du Narbonnais, autogestion des usages, mobilisation sociale et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire alliance avec les sources de Saladis à Martres-de-Veyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un dialogue avec les non-humains est-il possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartier heavy-metal : co-construction d'un projet de recherche interdisciplinaire sur la pollution des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Phillippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources minérales de la transition énergétique en Occitanie : vers l'autonomie et un approvisionnement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal issues from the mining legacy in the Cévennes: Questioning the habitability of post-mining territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3FMC Workshop - Geophysical, geochemical, and geological studies of the French Massif Central: from Variscan orogeny to modern intra-plate volcanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting landscapes: the hidden consequences of “responsible” post-mining measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tena-Chollet Florian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mining the Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux merveilleuses de Médagues (Puy de Dôme) : trajectoire d'une ressource à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des zones ateliers, Sep 2024, Sainte Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZONE ART Un réseau de recherche-création-action …en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers, Sep 2024, Saint Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HabiTer, Quand citoyens et chercheurs interrogent l’habitabilité d’un territoire : controverse sanitaire et environnementale dans le Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teixido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Ménéhould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité n'est pas le but mais le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREME, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux merveilleuses de Médagues : trajectoire d'une ressource à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Geode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sous-sol comme objet de recherche : Comment dépasser la question de l’acceptabilité sociale par une interdisciplinarité élargie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « L'acceptabilité sociale en questions: Usages et Mésusages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme et de la société de Toulouse, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a post-mining territory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques TAEMA (Transition écologique des anciennes exploitations de minerais arséniés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT TAEMA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique et orientation de la communication scientifique dans trois territoires post-miniers en Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème webinaire du cycle 2022 de la chaire Industrie Minérale et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques versus ressources de la radioactivité naturelle sur les territoires à potentiel minierReprésentations sociales, et variations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Transverses in Situ CNRS-IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Téléconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre culture du risque et culture d’urgence face à la contamination environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la SFMTCI (ancienne société de pathologie exotique) POLLUTIONS ENVIRONNEMENTALES ET SANTÉ SOUS LES TROPIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, dématérialisé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and oil environmental contamination: a possible residential exposure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du réseau des géographes de la santé d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing health risk using regional mappings based on local perceptions: A comparative study of three different hazards in three sites: Laos, Tunisia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Veyrac-Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phapvilay Sounyaphong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary vulnerabilities and responses, future adaptability to water crises in the Malian Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interactions Politiques publiques, dynamiques environnementales et pratiques sociales, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hey! Mrs Jerrycan! Ordinary vulnerabilities and responses, resistance, resilience and adaptation to water crises in the Malien Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 2012 Analyse Multidisciplinaire de la Mousson Africaine, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame! Bidon! Vulnérabilités & adaptations face aux crises de l'eau dans le Gourma Malien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence AMMA Analyse Multidisciplinaire de la Mousson Africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources minérales et transition énergétique : Quels besoins ? Quels enjeux sociétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Formations à la transition écologique des cadres de l'Etat, Toulouse, France. 2024, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de mise en récit des futurs des socio-écosystèmes liés à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing resilience of hot spring ecosystems. Towards a model of sustainable management of spa territories, driving innovation and energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Iasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Herms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Arnó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World Groundwater Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre après la mine : résiliences et vulnérabilités en Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAEMA - Transition écologique des Anciennes Exploitations de Minerais Arséniés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From unseen to seen in post-mining polluted territories: (in)visibilisation processes at work in soil contamination management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.785. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la pollution de l’air à Abidjan : de l’ambition scientifique à la fabrique du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Scandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Yoboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/77g4-yw79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les Risques et l'anthropocène&amp;quot; de J. Rebotier (ed.) Ouvrages en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.120-141. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uncertainty to environmental impacts: reflection on the threats to water in Chacabuco Province (Chile): a combined approach in social sciences and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2113-2131. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-022-01127-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certains territoires sont-ils plus résilients que d'autres ? Les trajectoires contrastées de deux vallées pyrénéennes après les crues de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical innovation: towards conservation psychology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falconi Karina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cayambe Jhenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.771-780. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujer.2021.090409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Living with’ air pollution in Abidjan (Cote d’Ivoire): a study of risk culture and silent suffering in three occupational areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Belland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.86-106. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13698575.2020.1721443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking water quality in areas impacted by oil activities in Ecuador: Associated health risks and social perception of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Jamhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.1203-1217. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, content and health risk assessment of metal(loid)s in small-scale farms in the Ecuadorian Amazon: an insight on oil activities impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.106-120. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymetallic pollution from abandoned mines in Mediterranean regions: a multidisciplinary approach to environmental risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Banni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0939-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la gestion décentralisée des ressources naturelles renouvelables au Mali. Une gouvernance bloquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue sénégalaise de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue sénégalaise de sociologie (11), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crue de juin 2013 dans les Pyrénées garonnaises : de la crise hydrologique au territoire en crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sturma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Regards croisés sur les fleuves Èbre et Garonne, 44, pp.117-135. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Regime and Water Shortage as Drivers of the Seasonal Incidence of Diarrheal Diseases in a Tropical Montane Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noy Souliyaseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.e0005195. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday vulnerabilities and ''social dispositions'' in the Malian Sahel, an indication for evaluating future adaptability to water crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-015-0845-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of the French flood warning system: a study based on the 2009 flood of the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Daupras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75 (1), pp.215-241. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements face à un risque modéré d'inondation. Etude de cas dans le périurbain toulousain (Sud-Ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 58, pp. 945-965. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.786181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pompes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.055.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étonnante diversité des ressources en eau à Hombori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (4), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.204.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en ligne des informations liées aux risques : véritable outil de prévention ou alibi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3-4), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises climatiques, ruptures politiques et transformations de l’action publique environnementale au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre Vulnérabilités Environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rahma Bentirou Mathlouthi; Adélie Pomade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, Environnement, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.126-129, 2023, 978-2-7099-2980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités plurielles : approches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans: Samuel Rufat et Pascale Metzger: Territoires, populations et vulnérabilités : des outils à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la culture du risque : le cas des contaminations pétrolières en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Calès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque environnemental - Entre sciences physiques et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le risque sanitaire environnemental et les activités pétrolières en Amazonie équatorienne : une culture d’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Juteau-Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice Bourgoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octores Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-36630-060-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information préventive pour réduire la vulnérabilité aux risques d'inondation, élaboration et efficacité d'une réponse sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique. Du méta-risque à la méta-gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.35-53, 2011, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches et territoires touristiques de montagne : pour une prise en compte des facteurs actifs de vulnérabilité propres aux modalités de réponse au problème risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.457-468, 2009, Sociologies et environnement, 978-2-296-08132-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation en espace péri-urbain: convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eleuterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-269, 2009, Sociologies et Environnement, 978-2-296-08132-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Policy Brief] Decarbonization is not green: overcoming the unspoken issues of a low-carbon world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatif Abass Saley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Adidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les risques environnementaux : Vulnérabilités ordinaires et dispositions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Toulouse III Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02558458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestro vivir en la Amazonia ecuatoriana : entre la finca y el petroleo = Vivre en Amazonie équatorienne : entre pétrole et terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desprats-Bologna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD; Abya-Yala, 349 p.-349 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weisbein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la nature: politiques publiques et régulations locales en Espagne et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Toulouse le Mirail - Toulouse II, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00133021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYLVIA BECERRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sociétés soumises au risque : face aux risques de désastres, revenir à une écologie du soin. Les Essentiels (BNF) : Dossier &amp;quot;Apocalypses et fins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://essentiels.bnf.fr/fr/societe/spiritualites/05756754-2ed8-409e-99e7-5191aa01fdff-apocalypses-et-fins-monde/article/558e1728-72e7-4c06-9266-52bfa633da71-societes-soumises-risque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des étangs du Narbonnais, autogestion des usages, mobilisation sociale et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire alliance avec les sources de Saladis à Martres-de-Veyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un dialogue avec les non-humains est-il possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartier heavy-metal : co-construction d'un projet de recherche interdisciplinaire sur la pollution des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Phillippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources minérales de la transition énergétique en Occitanie : vers l'autonomie et un approvisionnement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité n'est pas le but mais le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREME, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting landscapes: the hidden consequences of “responsible” post-mining measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tena-Chollet Florian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mining the Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux merveilleuses de Médagues (Puy de Dôme) : trajectoire d'une ressource à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des zones ateliers, Sep 2024, Sainte Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZONE ART Un réseau de recherche-création-action …en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers, Sep 2024, Saint Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HabiTer, Quand citoyens et chercheurs interrogent l’habitabilité d’un territoire : controverse sanitaire et environnementale dans le Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teixido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Ménéhould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal issues from the mining legacy in the Cévennes: Questioning the habitability of post-mining territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3FMC Workshop - Geophysical, geochemical, and geological studies of the French Massif Central: from Variscan orogeny to modern intra-plate volcanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux merveilleuses de Médagues : trajectoire d'une ressource à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Geode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sous-sol comme objet de recherche : Comment dépasser la question de l’acceptabilité sociale par une interdisciplinarité élargie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « L'acceptabilité sociale en questions: Usages et Mésusages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme et de la société de Toulouse, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a post-mining territory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques TAEMA (Transition écologique des anciennes exploitations de minerais arséniés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT TAEMA, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique et orientation de la communication scientifique dans trois territoires post-miniers en Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème webinaire du cycle 2022 de la chaire Industrie Minérale et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques versus ressources de la radioactivité naturelle sur les territoires à potentiel minierReprésentations sociales, et variations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Transverses in Situ CNRS-IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Téléconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre culture du risque et culture d’urgence face à la contamination environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la SFMTCI (ancienne société de pathologie exotique) POLLUTIONS ENVIRONNEMENTALES ET SANTÉ SOUS LES TROPIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, dématérialisé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and oil environmental contamination: a possible residential exposure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du réseau des géographes de la santé d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing health risk using regional mappings based on local perceptions: A comparative study of three different hazards in three sites: Laos, Tunisia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Veyrac-Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phapvilay Sounyaphong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary vulnerabilities and responses, future adaptability to water crises in the Malian Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interactions Politiques publiques, dynamiques environnementales et pratiques sociales, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hey! Mrs Jerrycan! Ordinary vulnerabilities and responses, resistance, resilience and adaptation to water crises in the Malien Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 2012 Analyse Multidisciplinaire de la Mousson Africaine, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame! Bidon! Vulnérabilités & adaptations face aux crises de l'eau dans le Gourma Malien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence AMMA Analyse Multidisciplinaire de la Mousson Africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing resilience of hot spring ecosystems. Towards a model of sustainable management of spa territories, driving innovation and energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Iasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Herms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Arnó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World Groundwater Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre après la mine : résiliences et vulnérabilités en Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TAEMA - Transition écologique des Anciennes Exploitations de Minerais Arséniés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From unseen to seen in post-mining polluted territories: (in)visibilisation processes at work in soil contamination management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.785. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la pollution de l’air à Abidjan : de l’ambition scientifique à la fabrique du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Scandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Yoboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/77g4-yw79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les Risques et l'anthropocène&amp;quot; de J. Rebotier (ed.) Ouvrages en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.120-141. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uncertainty to environmental impacts: reflection on the threats to water in Chacabuco Province (Chile): a combined approach in social sciences and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2113-2131. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-022-01127-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certains territoires sont-ils plus résilients que d'autres ? Les trajectoires contrastées de deux vallées pyrénéennes après les crues de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical innovation: towards conservation psychology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falconi Karina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cayambe Jhenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.771-780. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujer.2021.090409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Living with’ air pollution in Abidjan (Cote d’Ivoire): a study of risk culture and silent suffering in three occupational areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Belland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.86-106. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13698575.2020.1721443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking water quality in areas impacted by oil activities in Ecuador: Associated health risks and social perception of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Jamhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.1203-1217. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, content and health risk assessment of metal(loid)s in small-scale farms in the Ecuadorian Amazon: an insight on oil activities impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.106-120. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymetallic pollution from abandoned mines in Mediterranean regions: a multidisciplinary approach to environmental risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Banni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0939-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la gestion décentralisée des ressources naturelles renouvelables au Mali. Une gouvernance bloquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue sénégalaise de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue sénégalaise de sociologie (11), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crue de juin 2013 dans les Pyrénées garonnaises : de la crise hydrologique au territoire en crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sturma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Regards croisés sur les fleuves Èbre et Garonne, 44, pp.117-135. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Regime and Water Shortage as Drivers of the Seasonal Incidence of Diarrheal Diseases in a Tropical Montane Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noy Souliyaseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.e0005195. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday vulnerabilities and ''social dispositions'' in the Malian Sahel, an indication for evaluating future adaptability to water crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-015-0845-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of the French flood warning system: a study based on the 2009 flood of the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Daupras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75 (1), pp.215-241. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements face à un risque modéré d'inondation. Etude de cas dans le périurbain toulousain (Sud-Ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 58, pp. 945-965. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.786181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pompes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.055.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étonnante diversité des ressources en eau à Hombori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.204.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises climatiques, ruptures politiques et transformations de l’action publique environnementale au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en ligne des informations liées aux risques : véritable outil de prévention ou alibi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3-4), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de mise en récit des futurs des socio-écosystèmes liés à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources minérales et transition énergétique : Quels besoins ? Quels enjeux sociétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Formations à la transition écologique des cadres de l'Etat, Toulouse, France. 2024, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des territoires post-miniers. Trois territoires en Cévennes au prisme de la littérature scientifique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Cerceau; Brice Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la mine déborde. Enquêtes sur la fabrique des territoires miniers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25-56, Presses des Mines, 2023, 9782385421205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au-delà de l'injonction à la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Bonincontro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité, comprendre, co-construire, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.126-129, 2023, 978-2-7099-2980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre Vulnérabilités Environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rahma Bentirou Mathlouthi; Adélie Pomade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, Environnement, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités plurielles : approches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans: Samuel Rufat et Pascale Metzger: Territoires, populations et vulnérabilités : des outils à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la culture du risque : le cas des contaminations pétrolières en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Calès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque environnemental - Entre sciences physiques et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le risque sanitaire environnemental et les activités pétrolières en Amazonie équatorienne : une culture d’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Juteau-Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice Bourgoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octores Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-36630-060-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information préventive pour réduire la vulnérabilité aux risques d'inondation, élaboration et efficacité d'une réponse sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique. Du méta-risque à la méta-gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.35-53, 2011, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation en espace péri-urbain: convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eleuterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-269, 2009, Sociologies et Environnement, 978-2-296-08132-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches et territoires touristiques de montagne : pour une prise en compte des facteurs actifs de vulnérabilité propres aux modalités de réponse au problème risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.457-468, 2009, Sociologies et environnement, 978-2-296-08132-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Policy Brief] Decarbonization is not green: overcoming the unspoken issues of a low-carbon world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulatif Abass Saley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Adidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les risques environnementaux : Vulnérabilités ordinaires et dispositions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Toulouse III Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02558458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestro vivir en la Amazonia ecuatoriana : entre la finca y el petroleo = Vivre en Amazonie équatorienne : entre pétrole et terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desprats-Bologna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD; Abya-Yala, 349 p.-349 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weisbein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la nature: politiques publiques et régulations locales en Espagne et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Toulouse le Mirail - Toulouse II, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00133021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domengie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Phillippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Dia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Herms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Arn&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Scandella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/77g4-yw79" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Goff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01127-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34516" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heredia-R" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falconi Karina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayambe Jhenny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujer.2021.090409" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2020.1721443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto L&#243;pez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Jamhoury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#243;pez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3521" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noy Souliyaseng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005195" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0845-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daupras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1318-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chorda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.786181" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.055.0039" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.204.0109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1468" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cal&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quiroga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Racines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Juteau-Martineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudi&#232;res" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcelpoil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peltier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02558458v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprats-Bologna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domengie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Phillippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Bonincontro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena-Chollet Florian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792058v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mariel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixido" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04528929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Dia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Herms" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Arn&#243;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03290-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Scandella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carr&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/77g4-yw79" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Goff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01127-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heredia-R" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falconi Karina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayambe Jhenny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujer.2021.090409" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2020.1721443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto L&#243;pez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Jamhoury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#243;pez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.246" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noy Souliyaseng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0845-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daupras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1318-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chorda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.786181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810592v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.055.0039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.204.0109" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810588v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1468" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04123652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cal&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quiroga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Racines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Juteau-Martineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudi&#232;res" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcelpoil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peltier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709464v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Abass Saley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Adidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benidir Mohamed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02558458v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprats-Bologna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>