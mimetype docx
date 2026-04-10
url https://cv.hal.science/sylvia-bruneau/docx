--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -66,762 +66,762 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CSR DNA-Library project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet DNA-thèque RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées One Water 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bordeaux - Talence, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRC4Env, the Biological Resource Centres for the Environment of AgroBRC-RARe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/TRBJTB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le symposium multidisciplinaire “Coalition for Live Imaging Paris-Saclay&amp;quot;, CLIPS 2017, dans le contexte fédérateur du collectif de recherche Sciences Animales Paris-Saclay (SAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée anniversaire des 10 ans d'activités de Sciences Animales Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Chavatte-Palmer, Grégory Karadjian, Eric Barrey, Dec 2025, Jouy-en-Josas (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the French Biological Resource Centre for Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBMRI-ERIC, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, le réseau de Centres de Ressources Biologiques agro-environnementales de l’infrastructure AgroBRC-RARe pour vos recherches en écotoxicologie et agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293436v1</w:t>
-              </w:r>
-[...380 lines deleted...]
-                <w:t xml:space="preserve">hal-04112645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1365,338 +1365,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamo, a new zebrafish DVR member of the TGF-β superfamily is expressed in the posterior neural tube and is up-regulated by Sonic hedgehog</w:t>
+                <w:t xml:space="preserve">Expression of contact, a new zebrafish DVR member, marks mesenchymal cell lineages in the developing pectoral fins and head and is regulated by retinoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 61 (1-2), pp.199-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-4773(96)00641-7⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 65 (1-2), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4773(97)00072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028081v1</w:t>
+                <w:t xml:space="preserve">hal-05028073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of contact, a new zebrafish DVR member, marks mesenchymal cell lineages in the developing pectoral fins and head and is regulated by retinoic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and developmental factors in the olfactory response of Drosophila melanogaster larvae to alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cobb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rosa</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-4773(97)00072-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 248 (1322), pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.1992.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028073v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and developmental factors in the olfactory response of Drosophila melanogaster larvae to alcohols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamo, a new zebrafish DVR member of the TGF-β superfamily is expressed in the posterior neural tube and is up-regulated by Sonic hedgehog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jallon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (1-2), pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4773(96)00641-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.1992.0048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03193205v1</w:t>
+                <w:t xml:space="preserve">hal-05028081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1708,51 +1708,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUSTOM-MADE MEGANUCLEASE AND USE THEREOF</w:t>
+                <w:t xml:space="preserve">WO2004067753 - USE OF MEGANUCLEASES FOR INDUCING HOMOLOGOUS RECOMBINATION EX VIVO AND IN TOTO IN VERTEBRATE SOMATIC TISSUES AND APPLICATION THEREOF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
@@ -1784,93 +1784,93 @@
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2004067736. 2004</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2004067753. 2004, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004067753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033599v1</w:t>
+                <w:t xml:space="preserve">hal-05033575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WO2004067753 - USE OF MEGANUCLEASES FOR INDUCING HOMOLOGOUS RECOMBINATION EX VIVO AND IN TOTO IN VERTEBRATE SOMATIC TISSUES AND APPLICATION THEREOF.</w:t>
+                <w:t xml:space="preserve">CUSTOM-MADE MEGANUCLEASE AND USE THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
@@ -1902,69 +1902,69 @@
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2004067753. 2004, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004067753</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2004067736. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033575v1</w:t>
+                <w:t xml:space="preserve">hal-05033599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2119,51 +2119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivera-Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulas-Sprauel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Guyader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abramowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-11-188383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gouble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Yamamoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kuroiwa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duboule" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0382" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(96)00641-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(97)00072-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cobb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jallon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1992.0048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-2TBRCBRN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivera-Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulas-Sprauel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Guyader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abramowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-11-188383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gouble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Yamamoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kuroiwa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duboule" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0382" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(97)00072-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cobb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1992.0048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-2TBRCBRN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(96)00641-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>