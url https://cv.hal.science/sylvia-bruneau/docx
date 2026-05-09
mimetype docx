--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -66,307 +66,307 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CSR DNA-Library project</w:t>
+                <w:t xml:space="preserve">Le projet DNA-thèque RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy. 2025</w:t>
+              <w:t xml:space="preserve">Journées One Water 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bordeaux - Talence, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069873v1</w:t>
+                <w:t xml:space="preserve">hal-05231647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet DNA-thèque RSE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CSR DNA-Library project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées One Water 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Bordeaux - Talence, France. 2025</w:t>
+              <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231647v1</w:t>
+                <w:t xml:space="preserve">hal-05069873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the Biological Resource Centres for the Environment of AgroBRC-RARe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -427,194 +427,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/TRBJTB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Sciences de la Vie », Ecole doctorale SVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil (Université Paris XII UPEC), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le symposium multidisciplinaire “Coalition for Live Imaging Paris-Saclay&amp;quot;, CLIPS 2017, dans le contexte fédérateur du collectif de recherche Sciences Animales Paris-Saclay (SAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée anniversaire des 10 ans d'activités de Sciences Animales Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Chavatte-Palmer, Grégory Karadjian, Eric Barrey, Dec 2025, Jouy-en-Josas (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the French Biological Resource Centre for Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -646,87 +771,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBMRI-ERIC, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, le réseau de Centres de Ressources Biologiques agro-environnementales de l’infrastructure AgroBRC-RARe pour vos recherches en écotoxicologie et agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -771,926 +896,1201 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293436v1</w:t>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairages sur l'infrastructure de recherche RARe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CIRAD; IRD; Université Paris-Saclay; Université de Montpellier; Université de Rennes; AgroParisTech; Institut Agro. 2024, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible photoresistant far-red emitting, fluorescent polymer probes, with near-infrared two-photon absorption, for living cell and zebrafish embryo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Adjili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.70-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced immunoglobulin class switch recombination in the absence of Artemis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Rivera-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Soulas-Sprauel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (17), pp.3601-3609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2008-11-188383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient in toto targeted recombination in mouse liver by meganuclease‐induced double‐strand break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (5), pp.616-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgm.879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mouse Hoxd13spdh Mutation, a Polyalanine Expansion Similar to Human Type II Synpolydactyly (SPD), Disrupts the Function but Not the Expression of Other Hoxd Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Kuroiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duboule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 237 (2), pp.345-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/dbio.2001.0382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of contact, a new zebrafish DVR member, marks mesenchymal cell lineages in the developing pectoral fins and head and is regulated by retinoic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genetic and developmental factors in the olfactory response of Drosophila melanogaster larvae to alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cobb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rosa</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-4773(97)00072-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 248 (1322), pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.1992.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028073v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and developmental factors in the olfactory response of Drosophila melanogaster larvae to alcohols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Expression of contact, a new zebrafish DVR member, marks mesenchymal cell lineages in the developing pectoral fins and head and is regulated by retinoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jallon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.1992.0048⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 65 (1-2), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4773(97)00072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03193205v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo, a new zebrafish DVR member of the TGF-β superfamily is expressed in the posterior neural tube and is up-regulated by Sonic hedgehog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 61 (1-2), pp.199-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-4773(96)00641-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1700,279 +2100,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO2004067753 - USE OF MEGANUCLEASES FOR INDUCING HOMOLOGOUS RECOMBINATION EX VIVO AND IN TOTO IN VERTEBRATE SOMATIC TISSUES AND APPLICATION THEREOF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2004067753. 2004, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004067753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUSTOM-MADE MEGANUCLEASE AND USE THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2004067736. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2119,51 +2519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivera-Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulas-Sprauel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Guyader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abramowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-11-188383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gouble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Yamamoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kuroiwa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duboule" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0382" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(97)00072-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cobb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1992.0048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-2TBRCBRN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(96)00641-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivera-Munoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulas-Sprauel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Guyader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abramowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-11-188383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gouble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Smith" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Yamamoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kuroiwa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duboule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cobb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jallon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1992.0048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-2TBRCBRN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(97)00072-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(96)00641-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>