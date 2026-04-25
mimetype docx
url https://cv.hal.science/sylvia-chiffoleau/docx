--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -997,169 +997,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la caravane à l’avion. L’expérience du monde dans le voyage à La Mecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pèlerinages en Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IISMM/Diacritiques Éditions, 2023, Les conférences de l’IISMM, 979-10-97093-33-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04330109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’extraordinaire diversité des rapports au temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Singaravélou et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonisations. Notre histoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.865-868, 2023, 978-2-02-149415-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04336554v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04330109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Houmous</w:t>
               </w:r>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3664" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139343794.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kronfol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dewachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaouchiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Aziayibor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.6484" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Turiano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon-Nour Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dannaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Slim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/978" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3664" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139343794.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kronfol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dewachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaouchiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Aziayibor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.6484" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Turiano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon-Nour Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dannaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Slim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/978" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>