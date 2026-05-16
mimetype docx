--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -997,169 +997,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’extraordinaire diversité des rapports au temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Singaravélou et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colonisations. Notre histoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.865-868, 2023, 978-2-02-149415-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04336554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la caravane à l’avion. L’expérience du monde dans le voyage à La Mecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pèlerinages en Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IISMM/Diacritiques Éditions, 2023, Les conférences de l’IISMM, 979-10-97093-33-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04330109v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04336554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Houmous</w:t>
               </w:r>
@@ -1566,165 +1566,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04830103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorer le temps au Liban et au Proche-Orient. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer le Temps au Liban et au Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01757031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1865 - Le choléra à La Mecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Monde au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2017, 978-2213677194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01757013v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01757031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des uns, le temps des autres : Mesurer et vivre le temps à Beyrouth au XIX e et au début du XX e siècle</w:t>
               </w:r>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3664" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139343794.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kronfol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dewachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaouchiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Aziayibor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.6484" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Turiano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon-Nour Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dannaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Slim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/978" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3664" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139343794.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kronfol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dewachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaouchiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Aziayibor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.6484" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Turiano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon-Nour Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dannaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Slim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/978" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>