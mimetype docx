--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -253,2635 +253,2575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les douceurs sceptiques de l'imposture de Montaigne à La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'imposture et la littérature philosophique clandestine, 29, pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11884-8.p.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La volonté d'en finir avec la maladie comme symptôme anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique, politique, religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (2), pp.23-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12623-2.p.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européanisation manquée des peuples amérindiens : une fausse piste de lecture du chapitre « Des Coches » (Montaigne, Essais, III, 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.6-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sage sur le mol oreiller de l'ignorance. Une figure du philosophe sceptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (71), pp.115-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10647-0.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le sage sur le mol oreiller de l'ignorance. Une figure du philosophe sceptique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire lien dans la non-appartenance à soi: Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.4811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser librement la religion au moyen de l’imagination. L’exemple sceptique de la parabole des trois anneaux dans le Décaméron (1350) de Boccace et Nathan le sage (1779) de Lessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les libertins et l’imagination, 16, p. 223-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09789-1.p.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montaigne, Sceptique… à sa façon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Michel Eyquem de Montaigne - Les Maîtres-penseurs, 25, p. 57-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on se passer de la notion d'identité ? La contribution de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.3294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à l'article de I. Manea : Morale sceptique contre morale païenne ? Le dixième trop sceptique chez La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Libertinage, athéisme et incrédulité, n. 92, p. 171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.092.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scepticisme comme art de penser sans concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (71), pp.115-131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10647-0.p.0115⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 64, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06632-3.p.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire lien dans la non-appartenance à soi: Montaigne</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalisation sceptique de l'erreur et art d'errer dans les Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n. 62, p. 177-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se moquer de la philosophie, c'est vraiment philosopher : la vérité en question dans les oeuvres de Fontenelle et Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11-12, p.21-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement sceptique : politique et distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Scepticismes en politique, 2, p.31-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cannibales modèle de société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CÉRÉdI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rouen 1562. Montaigne et les Cannibales, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fécondité des &amp;quot;Académiques&amp;quot; de Cicéron dans l'Histoire du scepticisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.4811⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 11, http://asterion.revues.org/2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment traiter de ce qui n’est pas « entièrement certain et indubitable ». Descartes héritier des Académiques de Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La réception des Académiques à l'Âge moderne, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09789-1.p.0223⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art sceptique de l’estrangement dans les Essais de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’estrangement : Retour sur un thème de Carlo Ginzburg, Hors série n° 1, pp.19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.1897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contribution de la SIAM à la lecture sceptique des Essais. 1992-2012 »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Acte du colloque du centenaire de la Société des Amis de Montaigne (SIAM), n. 56, p. 127-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réponse à l'article de I. Manea : Morale sceptique contre morale païenne ? Le dixième trop sceptique chez La Mothe Le Vayer</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution de la SIAM à la lecture sceptique des Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un scepticisme sans tranquillité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n. 55, p. 63-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité et subjectivité des Essais aux rêveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Spector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.321-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scepticisme instrument de transgression du licite. Le cas de La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le libertinage est-il une catégorie philosophique ?, 12, pp.83-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un scepticisme sans tranquillité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.63-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hériter de Montaigne à l'âge classique : les exemples de Descartes, Pascal et La Mothe Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Libertinage, athéisme et incrédulité, n. 92, p. 171-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.092.0171⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Penser l'héritage à l'âge classique, 75 (2), pp.27-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.075.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hériter de Montaigne à l’âge classique : les exemples de Descartes, Pascal, La Mothe Le Vayer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l’héritage à l’âge classique, n. 75, p. 30-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et paix dans les Essais de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.523-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1007462ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11-12, p.21-41</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre et paix dans les Essais de Montaigne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 38 n. 2, p 523-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Scepticismes en politique, 2, p.31-48</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hériter de Montaigne à l'âge classique : les exemples de Descartes, Pascal, La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l'héritage à l'âge classique, n. 75, p. 30-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rouen 1562. Montaigne et les Cannibales, 8</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le scepticisme instrument de transgression du licite. Le cas de La Mothe Le Vayer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le libertinage est-il une catégorie philosophique ?, n. 12, p. 83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De quel jugement les Essais sont-ils l’essai ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n. 18, p. 71-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montaigne, une éthique de la vie ordinaire »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le libertinage et l’éthique à l’âge classique, n. 11, p. 17-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qual o lugar de Deus no Seio do Discurso Cético de Montaigne? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos do PET Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, num 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56, pp.127-144</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qual o lugar de Deus no Seio do Discurso Cético de Montaigne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos do PET Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Acte du colloque du centenaire de la Société des Amis de Montaigne (SIAM), n. 56, p. 127-144</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la bêtise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 12, pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut le politique ? Montaigne face à Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.41-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11873-2.p.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...1017 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4897,51 +4837,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5712,62 +5652,62 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O novo mundo é un outro mundo ? Julgar o mundo ou os mundos segudo Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Celso Martins Azar Filho, Didier Ottaviani, Pedro Såssekin, 7 Letras. </w:t>
+              <w:t xml:space="preserve">Celso Martins Azar Filho, Didier Ottaviani, Pedro Süssekind. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arte, ciências e filosofia no Renascimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 15-27, 2018</w:t>
+              <w:t xml:space="preserve">, 7 Letras, p. 15-27, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5838,1878 +5778,1805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O novo mundo é un outro mundo ? Julgar o mundo ou os mundos segudo Montaigne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Mothe Le Vayer et l'Académie sceptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plínio Junquera Smith, Sébastien Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Skepticism in the Development of Early Modern Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 65-80, 2017, 978-3-319-45422-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45424-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418560v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">hal-01884128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scepticisme et immoralisme : la croyance en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Charles Darmon, Philippe Desan, Gianni Paganini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scepticisme et pensée morale, de Michel de Montaigne à Stanley Cavell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Hermann, p. 7-22, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45424-5_4⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole et obligation chez Montaigne et Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emiliano Ferrari et Thierry Gontier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'axe Montaigne et Hobbes : anthropologie et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.229-248, 2016, 978-2-8124-6079-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6079-1.p.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01884132v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène philosophique de la marionnette dans le corpus cartésien et ses usages potentiels au théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions l'Entretemps/ Institut national de la marionnette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les scènes philosophiques de la marionnette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 179-192, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884132v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène philosophique de la marionnette dans le corpus cartésien et ses usages potentiels au théâtre</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, p. 179-192, 2016</w:t>
+                <w:t xml:space="preserve">Usages du scepticisme dans la philosophie de Descartes : paradoxes, clichés, réappropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Argaud, N. El Yadari, S. Charles, G. Paganini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour et contre le scepticisme, théories et pratiques de l'Antiquité aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 71-87, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884129v1</w:t>
+                <w:t xml:space="preserve">hal-01884137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du scepticisme dans la philosophie de Descartes : paradoxes, clichés, réappropriation</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, p. 71-87, 2015</w:t>
+                <w:t xml:space="preserve">Obeying the Laws and Customs of the Country : Living in Disorder and Barbarity. The Powerlessness of Political Skepticism According to the Discours sceptiques (1657) of Samuel Sorbière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Ch. Laursen and G. Paganini, University of Toronto Press/ The UCLA Center for 17th and 18th studies. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skepticism and Political Thought in the Seventeenth and Eighteenth Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 113-129, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884137v1</w:t>
+                <w:t xml:space="preserve">hal-01884138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obeying the Laws and Customs of the Country : Living in Disorder and Barbarity. The Powerlessness of Political Skepticism According to the Discours sceptiques (1657) of Samuel Sorbière</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, p. 113-129, 2015</w:t>
+                <w:t xml:space="preserve">La quiétude comme expérience impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chaisemartin; Delphine Reguig-Naya. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire l’apologie pascalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Société des Amis de Port-Royal; Bibliothèque Mazarine, p. 153-166, 2013, 979-10-92360-00-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884138v1</w:t>
+                <w:t xml:space="preserve">hal-02418568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quiétude comme expérience impossible</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Mothe Le Vayer : un anti-cartésien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Kolesnik-Antoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’être cartésien ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-Editions, pp.79-94, 2013, La croisée des chemins, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418568v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">hal-02418584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Cannibales modèle de société ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉDI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rouen 1562. Montaigne et les Cannibales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSN 1775-4054 (n. 8), , 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux du scepticisme dans les Dialogues sur la religion naturelle de Hume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hume et la religion: nouvelles perspectives, nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, G. Olms, pp.73-94, 2013, Europaea memoria. Reihe I: Studien, 978-3-487-15028-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coutume : déformation ou formation de l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerbier, Laurent and Guerrier, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures de la coutume : autour du "Discours de la servitude volontaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Classiques Garnier, pp.215-230, 2012, Cahiers La Boétie, 978-2-8124-0509-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4347-3.p.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8836⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01177251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal au croisement de la philosophie, de la littérature, des arts et des sciences à l'âge classique (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 16 p., 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4347-3.p.0215⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01884198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quel jugement les Essais sont-ils l’essai ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégations de lettres 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Vallongues, pp.335-345, 2010, Méthode !, 978-2-906591-60-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, , 16 p., 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne, une éthique de la vie ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">McKenna, Antony;Moreau, Pierre-François;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 11, Le libertinage et l'éthique à l'Âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'université de Saint-Étienne., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 18, Vallongues, pp.335-345, 2010, Méthode !, 978-2-906591-60-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie humaine comme vie ordinaire : l'éthique des &amp;quot;Essais&amp;quot; de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramond, Charles;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une vie humaine : récits biographiques et anthropologie philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.25-38, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l'université de Saint-Étienne., 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vie humaine comme vie ordinaire : L’éthique des Essais de Montaigne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une vie humaine, récits biographiques et anthropologie philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 25-38., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.25-38, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La séparation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la séparation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, p. 113-136, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, p. 25-38., 2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schaeffer, Christophe;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la séparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.113- 136, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, p. 113-136, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayle et La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antony McKenna, Gianni Paganini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Baye dans la République des Lettres, Philosophie, religion, critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.243-263, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, pp.113- 136, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irrésolution passionnelle : une sagesse sceptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La passion. Une grandeur négative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, p. 77-101, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.243-263, 2004</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour Dieu au sein du discours sceptique de Montaigne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Luce Demonet et Alain Legros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture du scepticisme chez Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 63-76, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’irrésolution passionnelle : une sagesse sceptique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. François Roussel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La passion. Une grandeur négative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, p. 77-101, 2004</w:t>
+              <w:t xml:space="preserve">, Belin, pp. 77-101, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Droz, p. 63-76, 2004</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mothe Le Vayer : scepticisme libertin et pratique de la contrariété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-François Moreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le scepticisme au XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Albin Michel, p. 239-256, 2001, Le retour des philosophies antiques à l'âge classique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp. 77-101, 2004</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et l'art de se peindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JJ. Wunenburger et P. F. Moreau, Editions universitaires de Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-30, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7719,283 +7586,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on se passer de la notion d’identité ? La contribution de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on se passer de la notion d’identité ? La contribution de Montaigne</w:t>
+                <w:t xml:space="preserve">Scepticisme et immoralisme : la croyance en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181647v1</w:t>
+                <w:t xml:space="preserve">halshs-01181654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scepticisme et immoralisme : la croyance en question</w:t>
+                <w:t xml:space="preserve">La contribution du Bulletin de la Société des Amis de Montaigne à la lecture sceptique des Essais de 1992 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181654v1</w:t>
+                <w:t xml:space="preserve">halshs-01181678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution du Bulletin de la Société des Amis de Montaigne à la lecture sceptique des Essais de 1992 à 2012</w:t>
+                <w:t xml:space="preserve">Faire lien dans la non-appartenance à soi : Montaigne et Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181678v1</w:t>
+                <w:t xml:space="preserve">halshs-01181681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire lien dans la non-appartenance à soi : Montaigne et Pascal</w:t>
+                <w:t xml:space="preserve">Présidence de séance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181681v1</w:t>
+                <w:t xml:space="preserve">halshs-01181676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cannibales, modèle de société ?</w:t>
               </w:r>
@@ -8037,275 +7966,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présidence de séance</w:t>
+                <w:t xml:space="preserve">Obeying the Laws and Customs of the Country: living in Disorder and Barbarity: The Powerlessness of Political Skepticism According to The Discours sceptiques (1657) of Samuel Sorbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181676v1</w:t>
+                <w:t xml:space="preserve">halshs-01181675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obeying the Laws and Customs of the Country: living in Disorder and Barbarity: The Powerlessness of Political Skepticism According to The Discours sceptiques (1657) of Samuel Sorbière</w:t>
+                <w:t xml:space="preserve">La Mothe Le Vayer et l’Académie sceptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181675v1</w:t>
+                <w:t xml:space="preserve">halshs-01181677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mothe Le Vayer et l’Académie sceptique</w:t>
+                <w:t xml:space="preserve">Comment hériter de ce qui n’est pas entièrement certain et indubitable ? Descartes héritier des Académiques de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181677v1</w:t>
+                <w:t xml:space="preserve">halshs-01181698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment hériter de ce qui n’est pas entièrement certain et indubitable ? Descartes héritier des Académiques de Cicéron</w:t>
+                <w:t xml:space="preserve">La quiétude paradoxale du moi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181698v1</w:t>
+                <w:t xml:space="preserve">halshs-01181697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essai du jugement dans le livre I des Essais</w:t>
               </w:r>
@@ -8347,283 +8276,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quiétude paradoxale du moi</w:t>
+                <w:t xml:space="preserve">Usages du scepticisme dans la philosophie de Descartes : paradoxe, clichés réappropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181697v1</w:t>
+                <w:t xml:space="preserve">halshs-01181699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du scepticisme dans la philosophie de Descartes : paradoxe, clichés réappropriation</w:t>
+                <w:t xml:space="preserve">Hériter de Montaigne à l’âge classique : les exemples de Descartes, Pascal et La Mothe Vayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181699v1</w:t>
+                <w:t xml:space="preserve">halshs-01181731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hériter de Montaigne à l’âge classique : les exemples de Descartes, Pascal et La Mothe Vayer</w:t>
+                <w:t xml:space="preserve">Que signifie vivre en paix ? L’exemple de Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8770,51 +8637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Giocanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.053.0427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12623-2.p.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10647-0.p.0115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4811" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09789-1.p.0223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3294" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.092.0171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06632-3.p.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.075.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007462ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.114.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.055.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.043.0369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0663" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Martins Azar Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ottaviani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14154-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.42007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14154-9.p.0179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-6730-0_773-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45424-5_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/D9H-VGPW6PGB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884132v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0229" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8836" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4347-3.p.0215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Giocanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.053.0427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12623-2.p.0023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10647-0.p.0115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4811" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09789-1.p.0223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3294" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.092.0171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06632-3.p.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.075.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007462ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11873-2.p.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.114.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.055.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.043.0369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0663" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Martins Azar Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ottaviani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14154-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.42007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14154-9.p.0179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-6730-0_773-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45424-5_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/D9H-VGPW6PGB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884132v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4347-3.p.0215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181731v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>