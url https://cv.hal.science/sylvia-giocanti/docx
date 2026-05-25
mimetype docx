--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -175,3013 +175,3013 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La volonté d'en finir avec la maladie comme symptôme anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12623-2.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les douceurs sceptiques de l'imposture de Montaigne à La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'imposture et la littérature philosophique clandestine, 29, pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11884-8.p.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dérision de la philosophie et philosophie de la dérision dans les Nouveaux dialogues des morts de Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.427-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dhs.053.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européanisation manquée des peuples amérindiens : une fausse piste de lecture du chapitre « Des Coches » (Montaigne, Essais, III, 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.6-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La volonté d'en finir avec la maladie comme symptôme anthropologique</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sage sur le mol oreiller de l'ignorance. Une figure du philosophe sceptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (71), pp.115-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10647-0.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire lien dans la non-appartenance à soi: Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.4811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser librement la religion au moyen de l’imagination. L’exemple sceptique de la parabole des trois anneaux dans le Décaméron (1350) de Boccace et Nathan le sage (1779) de Lessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les libertins et l’imagination, 16, p. 223-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09789-1.p.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montaigne, Sceptique… à sa façon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Michel Eyquem de Montaigne - Les Maîtres-penseurs, 25, p. 57-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on se passer de la notion d'identité ? La contribution de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.3294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à l'article de I. Manea : Morale sceptique contre morale païenne ? Le dixième trop sceptique chez La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Libertinage, athéisme et incrédulité, n. 92, p. 171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.092.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scepticisme comme art de penser sans concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06632-3.p.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalisation sceptique de l'erreur et art d'errer dans les Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n. 62, p. 177-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se moquer de la philosophie, c'est vraiment philosopher : la vérité en question dans les oeuvres de Fontenelle et Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11-12, p.21-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement sceptique : politique et distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique, politique, religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.23-37. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Scepticismes en politique, 2, p.31-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.6-24</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cannibales modèle de société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CÉRÉdI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rouen 1562. Montaigne et les Cannibales, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sage sur le mol oreiller de l'ignorance. Une figure du philosophe sceptique</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fécondité des &amp;quot;Académiques&amp;quot; de Cicéron dans l'Histoire du scepticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, http://asterion.revues.org/2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment traiter de ce qui n’est pas « entièrement certain et indubitable ». Descartes héritier des Académiques de Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La réception des Académiques à l'Âge moderne, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art sceptique de l’estrangement dans les Essais de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’estrangement : Retour sur un thème de Carlo Ginzburg, Hors série n° 1, pp.19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.1897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contribution de la SIAM à la lecture sceptique des Essais. 1992-2012 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (71), pp.115-131. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, Acte du colloque du centenaire de la Société des Amis de Montaigne (SIAM), n. 56, p. 127-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution de la SIAM à la lecture sceptique des Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.127-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un scepticisme sans tranquillité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n. 55, p. 63-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Michel Eyquem de Montaigne - Les Maîtres-penseurs, 25, p. 57-59</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité et subjectivité des Essais aux rêveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Spector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.321-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scepticisme instrument de transgression du licite. Le cas de La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le libertinage est-il une catégorie philosophique ?, 12, pp.83-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réponse à l'article de I. Manea : Morale sceptique contre morale païenne ? Le dixième trop sceptique chez La Mothe Le Vayer</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un scepticisme sans tranquillité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.63-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hériter de Montaigne à l'âge classique : les exemples de Descartes, Pascal et La Mothe Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Libertinage, athéisme et incrédulité, n. 92, p. 171-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.092.0171⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Penser l'héritage à l'âge classique, 75 (2), pp.27-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.075.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hériter de Montaigne à l’âge classique : les exemples de Descartes, Pascal, La Mothe Le Vayer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l’héritage à l’âge classique, n. 75, p. 30-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n. 62, p. 177-191</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre et paix dans les Essais de Montaigne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 38 n. 2, p 523-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et paix dans les Essais de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.523-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1007462ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Scepticismes en politique, 2, p.31-48</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hériter de Montaigne à l'âge classique : les exemples de Descartes, Pascal, La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l'héritage à l'âge classique, n. 75, p. 30-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rouen 1562. Montaigne et les Cannibales, 8</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le scepticisme instrument de transgression du licite. Le cas de La Mothe Le Vayer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le libertinage est-il une catégorie philosophique ?, n. 12, p. 83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De quel jugement les Essais sont-ils l’essai ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n. 18, p. 71-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montaigne, une éthique de la vie ordinaire »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le libertinage et l’éthique à l’âge classique, n. 11, p. 17-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qual o lugar de Deus no Seio do Discurso Cético de Montaigne? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos do PET Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, num 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Acte du colloque du centenaire de la Société des Amis de Montaigne (SIAM), n. 56, p. 127-144</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qual o lugar de Deus no Seio do Discurso Cético de Montaigne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos do PET Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56, pp.127-144</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la bêtise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 12, pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut le politique ? Montaigne face à Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.41-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11873-2.p.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50, pp.321-350</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montaigne et la bêtise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol XII, p. 65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique sceptique de la causalité dans les Essais de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 114, pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.114.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55, pp.63-90</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture sceptique d'une apologie de la religion chrétienne : les Pensées de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés, Annales de l'Université de Toulouse Le Mirail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pascal a-t-il écrit les Pensées ?, n. 55, p. 75-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scepticisme ou libertinage ? Le cas de La Mothe Le Vayer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58ème année, n. 4, (n. 233), p. 701-716</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Penser l’héritage à l’âge classique, n. 75, p. 30-50</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scepticisme ou libertinage ? Le cas de La Mothe Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 233, pp.701-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...992 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00313062v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02418611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Philosopher avec Montaigne : se défier de toute croyance »</w:t>
               </w:r>
@@ -5559,173 +5559,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O novo mundo é un outro mundo ? Julgar o mundo ou os mundos segudo Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Celso Martins Azar Filho, Didier Ottaviani, Pedro Süssekind. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arte, ciências e filosofia no Renascimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7 Letras, p. 15-27, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François de La Mothe Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Giocanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diego Machuca, Baron Reed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skepticism: from Antiquity to the present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, p. 283-294, 2018, 9781472514363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884117v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01884116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mothe Le Vayer et la rhétorique montaignienne de la consolation</w:t>
               </w:r>
@@ -8637,51 +8637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Giocanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.053.0427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12623-2.p.0023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10647-0.p.0115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4811" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09789-1.p.0223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3294" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.092.0171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06632-3.p.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.075.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007462ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11873-2.p.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.114.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.055.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.043.0369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0663" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Martins Azar Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ottaviani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14154-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.42007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14154-9.p.0179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-6730-0_773-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45424-5_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/D9H-VGPW6PGB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884132v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4347-3.p.0215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181731v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Giocanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12623-2.p.0023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.053.0427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10647-0.p.0115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4811" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09789-1.p.0223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3294" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.092.0171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06632-3.p.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.075.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007462ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11873-2.p.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.114.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.055.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.043.0369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.024.0663" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Martins Azar Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ottaviani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14154-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.42007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14154-9.p.0179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03469860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-6730-0_773-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45424-5_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/D9H-VGPW6PGB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884132v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4347-3.p.0215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181731v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>