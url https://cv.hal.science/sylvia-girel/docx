--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -4420,213 +4420,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01113787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension : « Pour une éthique de la médiation culturelle », Raisons présente, n° 177, 1° trimestre 2011, publiée dans le n° 20 de la revue Sociologie de l’art, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : Dubois Vincent (dir.), Le politique, l'artiste et le gestionnaire. (Re)configurations locales et (dé)politisation de la culture, Editions du Croquant, coll. « Champ social », 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, http://lectures.revues.org/136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01113789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Ducret André, Moeschler Olivier (dir.), Nouveaux regards sur les pratiques culturelles. Contraintes collectives, logiques individuelles et transformation des modes de vie, Paris, L'Harmattan, coll. « Logiques sociales », 2011, publiée dans le n° 21 de la revue Sociologie de l’art, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, http://www.cairn.info/revue-sociologie-de-l-art-2012-3.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01113792v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01113790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Poirrier P., &amp;quot;Pour une histoire des politiques culturelles dans le monde. 1945-2011, Paris&amp;quot;, La Documentation française, publiée dans Lectures, décembre 2011</w:t>
               </w:r>
@@ -6383,51 +6383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A86C9962"/>
+    <w:nsid w:val="75B98BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6614,51 +6614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvia-girel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6555-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074704842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ancel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00373438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-01834-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Lefeuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340897v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koressian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Haquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743845v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izima Kaoru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01075118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scacciatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corbier-Labasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarousseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Algourdin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foliasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tronqual" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvia-girel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6555-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074704842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ancel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00373438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-01834-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Lefeuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340897v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koressian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Haquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743845v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izima Kaoru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01075118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scacciatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corbier-Labasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarousseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Algourdin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foliasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tronqual" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>