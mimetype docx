--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -363,266 +363,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01702238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que recouvre le terme de « culture » pour les Français ?</w:t>
-[...56 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">La réception du théâtre par le jeune public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01793837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bazar du genre. féminin/masculin en méditerranée : (en)quête de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publics et musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795042v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que recouvre le terme de « culture » pour les Français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’art du cadavre »</w:t>
               </w:r>
@@ -1560,77 +1560,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser les frontières socio-culturelles : l’exemple d’un projet autour du théâtre dans les quartiers nord de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Penser les frontières, passer les frontières »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1655,64 +1655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand institutions culturelles et école se rencontrent autour du théâtre : des logiques divergentes entre esthétique et scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1750,77 +1750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception du théâtre jeune public dans le cadre scolaire : de l’expérience esthétique à sa scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2205,64 +2205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet artistique et petite enfance : l'exemple du projet Nos Forêts Intérieures de la scène nationale – Le Merlan à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFERE-Provence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3953,432 +3953,432 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos forêts intérieures », un projet de médiation culturelle pour la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nos forêts intérieures », un projet de médiation culturelle pour la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publics et pratiques culturelles dans une capitale européenne de la culture - Marseille Provence 2013 (synthèse du rapport de recherche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02340887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1981-2011, les dispositifs en faveur de l’art contemporain : entre logique de démocratisation et processus de &amp;quot;festivisation&amp;quot; Accès différentiel et expériences plurielles pour les publics, vers une reconfiguration des pratiques dites &amp;quot;culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horizon(s) d'attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01083239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE Publics et pratiques culturelles dans une capitale européenne de la culture -Marseille Provence 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02340897v2</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">halshs-01083239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Philippe Poirrier (dir.), « La Politique culturelle en débat. Anthologie (1955-2012) », La Documentation française</w:t>
               </w:r>
@@ -4843,51 +4843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer autrement aux technologies : des intentions aux pratiques. L'exemple des Open Bidouille Camp d'Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6098,216 +6098,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Publics éloignés de la culture : par où commencer ? (Partie 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Publics éloignés de la culture : par où commencer ? (Partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Algourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foliasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tronqual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Foliasson</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05121456v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-05121445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6383,51 +6383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75B98BFE"/>
+    <w:nsid w:val="41416CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6614,51 +6614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvia-girel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6555-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074704842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ancel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00373438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-01834-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Lefeuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340897v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koressian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Haquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743845v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izima Kaoru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01075118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scacciatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corbier-Labasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarousseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Algourdin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foliasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tronqual" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvia-girel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6555-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074704842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ancel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00373438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-01834-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Lefeuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340897v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koressian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Haquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743845v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izima Kaoru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01075118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scacciatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corbier-Labasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarousseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Algourdin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foliasson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tronqual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>