--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -6383,51 +6383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41416CC1"/>
+    <w:nsid w:val="2D889470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>