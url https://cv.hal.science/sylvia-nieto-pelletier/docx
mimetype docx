--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvia Nieto-Pelletier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers monétaires dans le monde celtique : quels vestiges archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Falsimonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Parisot-Sillon; Julia Genechesi; Barbara Hiltmann, Feb 2025, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Numismatiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le concept de réforme dans les économies monétaires gauloises au second âge du Fer. Session &amp;quot;Reconstruire, réformer, refonder un monnayage (Antiquité-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire, réformer, refonder, 149e Comité des Travaux Historiques et Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de recherches sur les monnaies : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Philippe II de Macédoine à Vercingétorix : canthare, amphore et vase sur les monnaies celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’iconographie des monnaies antiques : réflexions sur les vases (céramiques, métalliques) représentés sur les revers monétaires, séminaire commun de numismatique de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antony Hostein, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la (les) politique(s) de la monnaie en Gaule, IIIe-Ier s. a.C. : bilan et perspectives d’une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltisches Messinggeld? Archäometallurgische Untersuchungen an Germanus Indutilli L Münzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eisenzeit-Forums im Rahmen des Verbundes Archäologie Rhein-Main, Leiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Iron Age “Le Câtillon II hoard, Jersey”. An interdisciplinary study of gold ornaments and coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies au nom de Vercingétorix en laiton : découvertes archéologiques/ &amp;quot;fortuites&amp;quot;, eBay et collections publiques/privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et pillages archéologiques, séminaire commun EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antony Hostein; Frédérique Duyrat, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF/MMA-IRAMAT : un demi-siècle de collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de la BnF "Collaborer avec des laboratoires, l'exemple de l'IRAMAT et du LLL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or en Méditerranée à l’époque antique d’après les analyses élémentaires de monnaies. Quelques études de cas du projet AVREVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique sur la provenance des métaux, programme OI PALABRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oli Pryce, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’utilité publique : la SFN, au cœur de la société des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pour le centenaire de reconnaissance d’utilité publique de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie métallique, autorité émettrice et fiduciarité au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies protohistoriques. Supports, acteurs et modèles des échanges du Néolithique à l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thibaud Poigt; Eneko Hiriart; Marilou Nordez; Laurent Olivier; Rolande Simon-Millot, Oct 2024, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des ateliers monétaires dans le monde celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un atelier monétaire antique ? Séminaire commun EPHE d’A. Hostein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le pouvoir de l'or.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Frédérique Duyrat; Sylvia Nieto-Pelletier; Maryse Blet-Lemarquand, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Egée à la Gaule : naissance d’une monnaie d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences les « Mercredis de l’Antiquité », Musée des Moulages de l'Université Paul-Valéry Montpellier en partenariat avec le Site archéologique Lattara-Musée Henri Prades et le Musée Fabre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeMa (Archéométrie et Monnaies antiques): a database of metal analyses for ancient coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry applied to CELTIC GOLD – methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Nümrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre imitation et appropriation : vers la définition d’un art monétaire celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e colloque international de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. pp.472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the coinages in Gaul, 3rd-1st c. BC: numismatics et archaeometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée dans le cadre du séminaire de Stefan Krmnicek, université de Tübingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined? Continental Western Europe Iron Age gold artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans d’analyses élémentaires de monnaies anciennes en alliages cuivreux par méthodes nucléaires à l’IRAMAT-CEB d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontre Ion Beam Applications Francophone (IBAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de clôture du projet ATMOCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts mixtes du second âge du Fer. Quelques pistes de réflexion à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Histoire économique et monétaire de l'IRAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Orléans (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) et création monétaire en Gaule, de Philippe II de Macédoine à Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Monnaie et finance de la MSH Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : la production de l’argent monnayé en Europe occidentale au second âge du Fer, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominations for Celtic coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Modelling data for Celtic coins (Clarenet Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Francfort (Online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’imitation à l’appropriation. Réflexion sur l’iconographie des premières monnaies d’or celtiques, IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EPHE : l’iconographie des monnayages antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 50 ans de l’Association numismatique du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association numismatique du centre, Oct 2019, La Chapelle Saint Mesmin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois d’Orléans et la production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société d'études numismatiques et archéologiques (SENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées autour de la production des monnaies carnutes en alliages cuivreux aux IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies antiques sous l’œil du cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMHTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMHTI, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection des monnaies celtique du musée de la Romanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Journées numismatiques de la SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, May 2019, Nîmes, France. pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fingerprinting of roman gold by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AUREUS program, study and characterization of minted gold in the West from the end of the Hellenistic period to the first century of our era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numismatique sous l’œil de l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les méthodes d’analyses au centre Helios R&amp;D LVMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Jean de Braye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold coins in the light of elemental analysis, 3rd-1st centuries BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CelticGold ANR/DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or d’Auguste à l’année des quatre empereurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction colloque Aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or vers le monnayage romain de Sylla à Auguste (88-27 av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de l’or monnayé celtique, IIIe-Ier s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet archéologique au cœur des laboratoires d’analyses »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; CRAHAM, Feb 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie fiduciaire en territoire sénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Troyes, Sep 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” Aux origines de la monnaie fiduciaire ”. Regards croisés sur l’apparition de la monnaie de bronze celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT - Centre Ernest Babelon; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé romain de la Deuxième Guerre punique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE (L’atelier monétaire gaulois de Cenabum. Production des bronzes carnutes, IIe-Ier s. av. n.è.), une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la notion de crise monétaire au second âge du Fer (IIIe-Ier s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Monnaie et finance de la MSH Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Val de Loire, Apr 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé celtique, IIIe-Ier s. av. n.è. : entre &amp;quot;adultération&amp;quot; et appropriation, état des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche genrée des monnayages celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Françaises de Numismatique : « Sensualité et sexualité en numismatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or monnayé et thésaurisation en Gaule au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e colloque de l’Association Française pour l’Etude de l’Age du Fer (AFEA) : Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Lorraine; INRAP; UMR 6298 ArTeHiS, May 2015, Nancy, France. pp.497-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnante et trébuchante ? Pour une approche de la &amp;quot;fausse monnaie&amp;quot; au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session scientifique : réunion numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAMAT-CEB, Apr 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Regards croisés en Méditerranée occidentale, IVe-IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un système monétaire armoricain basé sur le billon à la fin de l’indépendance gauloise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italie. pp.558-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons de coins et composition métallique – introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session scientifique « Liaisons de coins et composition métallique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAMAT, Centre Ernest Babelon, Mar 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une imitation du statère de Philippe II de Macédoine découverte à Montans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la séance de la SFN consacrée aux monnayages gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique (SFN); Sylvia Nieto Pelletier (coordinatrice), May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et « lingotières » du second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et premiers développements des monnayages d’or en Gaule celtique (IIIe-IIe s. av. n.è). Regards croisés numismatique, archéologie, archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master d’archéologie : "Échanges et pratiques culturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours; CITERES-LAT, Jan 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère de Philippe II de Macédoine découvert à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statère de Philippe II de Macédoine aux imitations gauloises. Naissance et premiers développements des monnayages d’or en Gaule celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Verger, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du &amp;quot;Traité de Numismatique celtique&amp;quot;? (Conclusion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du Traité de numismatique celtique ? Relire l’œuvre de J.-B. Colbert de Beaulieu (1905-1995) vingt ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Guihard; J. Van Heesch, Nov 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium relevant tracers for ancient gold coins? Archaeometallurgical and archaeometric answers to study an Antique numismatic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of History of the Spanish National Research Council (CSIC); National Center for Metallurgical Research (CENIM-CSIC),(Collaborateur ); Autonomous University of Madrid (UAM) (Collaborateur); National Archaeological Museum (Collaborateur); German Archaeological Institute (DAI-Madrid) (Collaborateur), Jun 2015, Madrid, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS analysis of antique gold coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatic Museum (NMA), Athens, Greece; The Australian Centre for Ancient Numismatic Studies (ACANS), Macquarie University, Australia, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Piolaine (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de &amp;quot;l’empire arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Quand l’usage fait l’image. Les Gaulois, de la manipulation historique à l’archétype. Nouvelle enquête historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludivine Péchoux; Oriane Hébert, Sep 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer&amp;quot; l’or monnayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat, commerce et nécropole. Un port de La Tène D1 à Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’AFEAF (Association Française de l’Étude de l’Âge du Fer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle monnaie en laiton au nom de Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 Colloque du G.M.P.C.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen d’archéométrie de l’université de Liège, Apr 2011, liege, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses élémentaires à l’étude de la fabrication des monnaies d’or gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique "La fabrication monétaire dans l’Antiquité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bibracte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des monnayages en or gaulois, IIIe-Ier s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Université de Toulouse " L’or des Anciens. Techniques, sociétés, cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Cauuet, Apr 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait monétaire gaulois. Les monnayages du Centre de la Gaule (IIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le Charaktèr du Prince. Expressions monétaires du pouvoir en temps de troubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François-Rabelais, Tours, CeRMAHVA; Université d’Orléans, IRAMAT, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’alliages d’or de bas titre, comparaison des résultats obtenus par différentes méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des trésors gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des historiens de l’Université d’Orléans sur le thème Trésors et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Mar 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses métalliques aux recherches numismatiques antiques. Études de cas : les bronzes de Marseille et le monnayage arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie, source d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRES Orléans-Tours-Poitiers, Feb 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire : « L’argent, en avoir ou pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPH, Oct 2006, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du monnayage arverne dans les monnayages gaulois du Centre et du Sud de la Gaule aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque de Groupe des méthodes pluridisciplinaires contribuant à l’archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le territoire à l’âge du Fer en Europe nord-alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Buchsenschutz; Katherine Gruel, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotopes contribution to the study of celtic silver coinages from central Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana di Metallurgia, Sep 2003, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies arvernes (Vercingétorix, Cas) en orichalque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2003, Clermont-Ferrand, France. pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Université d’Orléans Pouvoir, Écriture, Discours. L’or dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Jan 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des isotopes du plomb à l’étude des monnayages d’argent gaulois du centre de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council, Sep 2003, Madrid, Espagne. pp.415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du monnayage arverne dans les monnayages gaulois du centre et du sud de la Gaule aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council, Sep 2003, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’argent arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2002, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnayages en or arverne et biturige cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2001, Epinal, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle des moules à alvéoles découverts sur l'oppidum d'Amboise (Indre-et-Loire) : l'apport de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Réaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and establishment of brass coins in Eastern Gaul at the end of the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Soudan (Loire-Atlantique). Analyse par LA-ICP-MS d’un monnayage de bas or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société française de numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frapper monnaie. Trois siècles de production, de circulation et d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois d’Orléans. Production et circulation des monnaies de bronze carnutes au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du mobilier métallique en or, argent et alliages cuivreux mis au jour sur le site de Blainville-sur-Orne (Calvados). Rapport d'analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-Centre Ernest Babelon; Université d'Orléans (UO); INRAP. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ATelier MOnétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE), rapport de PCR 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre-Val de Loire. 2020, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d'or), site du &amp;quot;Grand Verger Auger&amp;quot;. Rapport d'étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université d'Orléans; DRAC Bourgogne - Franche-Comté. 2020, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ATelier MOnétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE), rapport de PCR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre-Val de Loire. 2019, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois de Cenabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ATMOCE. 2019, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets du trésor de Beringen dans le cadre du projet Celtic Gold (ANR DFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Gallo-Romeins (Tongres). 2018, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets prêtés par le Musée d’Archéologie nationale dans le cadre du projet Celtic Gold. Rapport d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'archéologie nationale (Saint-Germain-en-Laye). 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de résidus d’or du mobilier funéraire de Warcq (Ardennes, LT D1). Rapport d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies et objets du dépôt de Tayac conservés au Musée d’Aquitaine (Bordeaux). Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Aquitaine (Bordeaux). 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies du dépôt monétaire de Tayac conservées au Musée Saint-Raymond de Toulouse. Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Saint-Raymond (Toulouse). 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère dit de Pons M1983.1 conservé au musée de Saintes : une imitation précoce du statère de Philippe II de Macédoine. Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée de Saintes (Charente-Maritime). 2015, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métallurgies des non-ferreux hors argent. L’affinage de l’or. Suivre les éléments traces. Rapport pour Fl. Téreygeol (dir), PCR Paléométallurgies et expérimentations. Recherches sur les chaines de production des métaux aux périodes anciennes, Document Final de Synthèse, 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2015, p. 145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de creuset découvert sur le site 10 de l’A150, commune de Motteville (Seine-Maritime), second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lingotières » du site de Châteaumeillant (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usurpation d’identité : la monnaie BRI/COMA du dépôt de Laignes (Côte-d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (7), pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80-06, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers monnayages celtiques en laiton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Ingots’ from the second Iron Age. A first overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actes du XVIIIe congrès UISPP, 4-9 juin 2018, Session XXXIV-1 : Conditions for the adoption of money, crossed contributions from weighted metal to Ancient coins, 46 | 2020, pp.185-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Regards croisés sur l’apparition de la monnaie celtique en alliages cuivreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael NICK, en collaboration avec Markus PETER, Hugo W. DOPPLER, Susanne FREY-KUPPER, Die Keltischen Münzen der Schweiz : Katalog und Auswertung, Teil 1 : Auswertung und Tafeln, Teil 2 : Katalog Aargau-Freiburg, Teil 3 : Katalog Genf-Zürich, Schweiz, Liechtenstein, Schweizerische Akademie der Geistes- und Sozialwissenschaften, Inventar der Fundmünzen der Scweiz, Bern, 2015, ISBN 978-2-940086-11-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imiter, innover. L'adoption de la monnaie d'or frappée en Gaule celtique, IIIe siècle av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : De la drachme au bitcoin. La monnaie, une innovation en perpétuel renouvellement, S20, pp.55-79. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies au nom de Vercingétorix. Une &amp;quot;politique monétaire&amp;quot; gauloise de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'Antiquité à nos jours. hors serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection des monnaies celtique du musée de la Romanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62e Journées numismatiques de la SFN, Nîmes, 31 mai-02 juin 2019, 74 (6), pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip de JERSEY, Coin Hoards in Iron Age Britain, The British Numismatic Society, Spink, Londres, 2014, 474 p., ISBN 978-1907-427-381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats. Le projet ATMOCE « L’ATelier MOnétaire gaulois de CEnabum. Production des bronzes carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la société Française de numismatique, 2018/06, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques à Orléans, 6, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère aux types de Philippe II de Macédoine découvert à Saint-Silvain-Montaigut (Creuse). Une contribution à l’étude de la genèse des monnayages d’or gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 - 2016/2017, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche genrée des monnayages celtiques : iconographie et usages de la monnaie au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sensualité et sexualité en numismatique. Journée d’études de la SFN organisée par MM. Jérôme JAMBU et Thibault CARDON, 72 (10), pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères aux types de Philippe II de Macédoine : de l'Égée à la Gaule, des originaux aux imitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.171-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du &amp;quot;Traité de Numismatique celtique&amp;quot;?: Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Que reste-t-il du Traité de numismatique celtique ? Relire l'oeuvre de Jean-Baptiste Colbert de Beaulieu (1905-1995) vingt ans après. Actes du colloque du 27-28 novembre 2015, 162, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère de la série dite de &amp;quot;Montmorot&amp;quot; découvert à Montans (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et &amp;quot;lingotières&amp;quot; du second âge du Fer : l’analyse élémentaire des résidus métalliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 3, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère d’or de Philippe II de Macédoine trouvé à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires, métallographiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, A Survey of Numismatic Research, 16, pp.743-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tracer » l’or monnayé : le comportement des éléments traces de l’or au cours des opérations de refonte et d’affinage. Application à la numismatique antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (4), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Piolaine (Ille-et-Vilaine) : deux exemplaires en billon de type hybride ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.264-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard, Monnaie et société chez les peuples gaulois de la basse vallée de la Seine. Recherches sur les usages monétaires d’une région entre le début du IIIe et la fin du Ier siècle avant J.-C., Éditions Monique Mergoil, Montagnac, 2012, 421 p., ISBN 978-2-35518-016-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.665-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme : recherches sur le monnayage d’or ambien (IIIe-Ier siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle monnaie en laiton au nom de Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portrait monétaire gaulois: les monnayages du Centre de la Gaule (IIIe‑Ier siècles a. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Études Anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Charaktèr du Prince, XLIX, pp.235-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et numismatique gauloise: une contribution du Cabinet des Médailles de Bruxelles à l’histoire des Rèmes et des Trévires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.129-152. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.IMA.1.102412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons de coins et or gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (166), pp.51-70. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2010.2929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard, Monnaies gauloises et circulation monétaire dans l'actuelle Normandie. Collection de la médiathèque municipale de Bayeux (Calvados), Caen (Publications du CRAHM), 2008, 131 p., ill., ISBN 978-2-902685-45-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.464-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paire de fibules en or du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. : autour d’une découverte de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Corent (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.191-225. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies arvernes (Vercingétorix, Cas) en orichalque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (160), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2004.2550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage en or arverne : essai de chronologie relative à partir des données typologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (158), pp.37-91. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2002.1435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flans monétaires en bronze de la fin de l’âge du Fer : le site des anciennes usines Vernin à Melun (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-349, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre imitation et appropriation : vers la définition d’un art monétaire celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer, Actes du 46e colloque international de l'AFEAF, Aix-en-Provence, 26-28 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2024, Afeaf, 978-2-9567407-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenabum : l’atelier monétaire et le monnayage carnute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaël Rideau; Pierre Allorant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Histoire de ville", série Centre-Val de Loire, 978-2-7535-9889-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de quinaires gaulois de Bassing (Moselle). Une encaisse à vocation militaire du début de la période augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomashausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Guihard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, Bibliothèque nationale de France, pp.1-142, 2023, Trésors Monétaires, 978-2-7177-2904-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold for a Revolution: the sources of Caesar’s gold coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.411-430, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of the first Roman gold coins (3rd century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.343-362, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : essai de caractérisation de l’argent monnayé en Europe occidentale au Second âge du Fer. Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-282, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.9-25, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek and Celtic gold (4th-3rd c. BC.): transfer or interplay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Suspène; Maryse Blet-Lemarquand; Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le pouvoir de l'or/The Power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek and Celtic gold (4th-3rd c. BC.): transfer or interplay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS, Le pouvoir de l’or / The power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.221-252, 2023, Scripta Antiqua, 978-2356135780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d’Or) : un ensemble majeur pour la compréhension de la production d’argent monnayé du Centre-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier". Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, BNF, pp.143-172, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numismatique, archéologie et histoire monétaires de l’Europe celtique (1), résumé des conférences 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fr. Duyrat; S. Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires 61, Ausonius, pp.9-12, 2021, 978-2-35613-395-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or monnayé et thésaurisation en Europe celtique au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule. Actes du colloque “Le luxe en Gaule”, Musée départemental Arles antique 16-17 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Ausonius Éditions, pp.151-167, 2021, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile LA-ICP-MS Analysis of Ancient Gold Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, Metals, and Money: Ancient World Studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Spink, pp.195-206, 2020, RNS Special Publication, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires (750-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coinages and economic practices between the 3rd century and the beginning of the 2nd century BC in temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Smělý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (2), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-212, 2020, 978-2-9567407-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès monétaire de l’oppidum de Villeneuve-sur-Yonne, « Château » (Yonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons : archéologie et histoire d'un peuple gaulois. Catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.187-189, 2018, 978-94-6161-476-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie : une contribution renouvelée aux études sur l'âge du Fer européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eneko Hiriart; Julia Genechesi; Veronica Cicolani; Stéphane Martin; Sylvia Nieto-Pelletier; Fabienne Olmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Bibracte, pp.61-66, 2018, Bibracte, 978-2-909668-97-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « monnayage » d’or particulier : les globules à la croix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons : archéologie et histoire d'un peuple gaulois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.190-193, 2018, 978-94-6161-476-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie de sa pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eneko Hiriart; Julia Genechesi; Veronica Cicolani; Stéphane Martin; Sylvia Nieto-Pelletier; Fabienne Olmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Bibracte, pp.15-16, 2018, Bibracte, 978-2-909668-97-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orichalque monnayé gaulois : de la guerre des Gaules à la réforme monétaire augustéenne, genèse de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault; Andrew M. Burnett; Vincent Drost; Arnaud Suspène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et les provinces : monnayage et histoire. Mélanges offerts à Michel Amandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Editions Ausonius, pp.89-103, 2017, Numismatica Anatolica, 978-2-35613-197-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Égée à la Gaule, aux sources de la monnaie d’or celte occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genechesi, Julia; Pernet, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Celtes et la monnaie : des Grecs aux surréalistes. Vatalogue de l’exposition organisée par le Musée cantonal d’archéologie et d’histoire et le Musée monétaire cantonal de Lausanne, 1er septembre au 12 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.39-41, 2017, Document du Musée cantonal d'archéologie et d'histoire ; Document du Musée monétaire cantonal, 978-2-88474-397-6 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de &amp;quot;l’empire arverne&amp;quot; : la numismatique face à un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hébert, Oriane; Péchoux, Ludivine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaulois : images, usages &amp; stéréotypes. Actes du colloque de Clermont-Ferrand "Quand l’usage fait l’image. Les Gaulois, de la manipulation historique à l’archétype, nouvelle enquête historiographique", 18-19 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Monique Mergoil, pp.245-258, 2017, Hors collection, 978-2-35518-066-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des indices de métallurgie monétaire au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-520, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium Relevant Tracers for Ancient Gold Coins? Archaeometallurgical and Archaeometric Data to Study an Antique Numismatic Problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montero-Ruiz, Ignacio; Perea Caveda, Alicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2017, Bibliotheca Praehistorica Hispana, 9788400102883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un système monétaire armoricain basé sur le billon à la fin de l’indépendance gauloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Caccamo Caltabiano; Benedetto Carroccio; Daniele Castrizio; Mariangela Puglisi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of XV International Numismatic Congress : Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Arbor Sapientiae Editore, pp.558-562, 2017, 978-88-94820-31-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercingétorix et d’autres…quand César entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genechesi, Julia; Pernet, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Celtes et la monnaie : des Grecs aux surréalistes. Vatalogue de l’exposition organisée par le Musée cantonal d’archéologie et d’histoire et le Musée monétaire cantonal de Lausanne, 1er septembre au 12 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.120-121, 2017, Document du Musée cantonal d'archéologie et d'histoire ; Document du Musée monétaire cantonal, 978-2-88474-397-6 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt monétaire dans la ferme gauloise de Laniscat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières villes de l'Ouest : agglomérations gauloises de Bretagne et Pays de la Loire [Exposition, Musée archéologique de Jublains, 30 avril 2016-31 mars 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique départemental, pp.121-122, 2016, 978-2-917900-80-2 (br.), 2-917900-80-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krmniceck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Mihailescu-Birliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirl Militky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernward Ziegaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnold-Biucchi, Carmen; Caccamo Caltabiano, Maria; International Numismatic Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of numismatic research 2008-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Arbor Sapientiae, pp.244-277, 2015, Special publication / International Association of Professional Numismatists, 9788897805427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat, commerce et nécropole. Un port de La Tène D1 à Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-514, 2015, Mémoires, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04003443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et l’argent monnayés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.133-159, 2014, Sciences archéologiques, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises de l’Orne, de la Mayenne et de la Sarthe, approches typologique, analytique et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 883, Presses universitaires de Franche-Comté, pp.247-260, 2011, Annales littéraires de l'Université de Besançon, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00612478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress, Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council; Spink &amp; Son, pp.1217-1225, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotopes contribution to the study of celtic silver coinages from central Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : archaeometallurgy in Europe, 24-25-26 September 2003, Milan, Italy : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione italiana metallurgia, pp.277-282, 2003, 88-85298-50-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des monnaies gauloises sous l’œil du cyclotron. Poster exposé au Museum d’Orléans pour la biodiversité et l’Environnement dans le parcours d’exposition « Brèves du territoire », Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier Monétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. J.-C. 193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la Région Centre-Val de Loire 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l’or / The Power of Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Ausonius, 2021, 978-2-35613-395-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l’honneur de Katherine Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29, pp.422, 2018, Bibracte, Vincent Guichard, 9782909668975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des monnaies celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BnF Editions; Musée d'archéologie nationale, 2013, 978-2-7177-2566-7, 978-2-9532-4286-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises. Origine, fabrication, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 360, pp.85, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvia Nieto-Pelletier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le concept de réforme dans les économies monétaires gauloises au second âge du Fer. Session &amp;quot;Reconstruire, réformer, refonder un monnayage (Antiquité-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire, réformer, refonder, 149e Comité des Travaux Historiques et Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de recherches sur les monnaies : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers monétaires dans le monde celtique : quels vestiges archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Falsimonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Parisot-Sillon; Julia Genechesi; Barbara Hiltmann, Feb 2025, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Numismatiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Philippe II de Macédoine à Vercingétorix : canthare, amphore et vase sur les monnaies celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’iconographie des monnaies antiques : réflexions sur les vases (céramiques, métalliques) représentés sur les revers monétaires, séminaire commun de numismatique de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antony Hostein, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la (les) politique(s) de la monnaie en Gaule, IIIe-Ier s. a.C. : bilan et perspectives d’une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltisches Messinggeld? Archäometallurgische Untersuchungen an Germanus Indutilli L Münzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eisenzeit-Forums im Rahmen des Verbundes Archäologie Rhein-Main, Leiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie métallique, autorité émettrice et fiduciarité au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies protohistoriques. Supports, acteurs et modèles des échanges du Néolithique à l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thibaud Poigt; Eneko Hiriart; Marilou Nordez; Laurent Olivier; Rolande Simon-Millot, Oct 2024, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’utilité publique : la SFN, au cœur de la société des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pour le centenaire de reconnaissance d’utilité publique de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Iron Age “Le Câtillon II hoard, Jersey”. An interdisciplinary study of gold ornaments and coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies au nom de Vercingétorix en laiton : découvertes archéologiques/ &amp;quot;fortuites&amp;quot;, eBay et collections publiques/privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et pillages archéologiques, séminaire commun EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antony Hostein; Frédérique Duyrat, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF/MMA-IRAMAT : un demi-siècle de collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de la BnF "Collaborer avec des laboratoires, l'exemple de l'IRAMAT et du LLL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or en Méditerranée à l’époque antique d’après les analyses élémentaires de monnaies. Quelques études de cas du projet AVREVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique sur la provenance des métaux, programme OI PALABRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oli Pryce, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des ateliers monétaires dans le monde celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un atelier monétaire antique ? Séminaire commun EPHE d’A. Hostein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le pouvoir de l'or.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Frédérique Duyrat; Sylvia Nieto-Pelletier; Maryse Blet-Lemarquand, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Egée à la Gaule : naissance d’une monnaie d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences les « Mercredis de l’Antiquité », Musée des Moulages de l'Université Paul-Valéry Montpellier en partenariat avec le Site archéologique Lattara-Musée Henri Prades et le Musée Fabre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeMa (Archéométrie et Monnaies antiques): a database of metal analyses for ancient coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry applied to CELTIC GOLD – methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Nümrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre imitation et appropriation : vers la définition d’un art monétaire celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e colloque international de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. pp.472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the coinages in Gaul, 3rd-1st c. BC: numismatics et archaeometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée dans le cadre du séminaire de Stefan Krmnicek, université de Tübingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined? Continental Western Europe Iron Age gold artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans d’analyses élémentaires de monnaies anciennes en alliages cuivreux par méthodes nucléaires à l’IRAMAT-CEB d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontre Ion Beam Applications Francophone (IBAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de clôture du projet ATMOCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) et création monétaire en Gaule, de Philippe II de Macédoine à Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Monnaie et finance de la MSH Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts mixtes du second âge du Fer. Quelques pistes de réflexion à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Histoire économique et monétaire de l'IRAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Orléans (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : la production de l’argent monnayé en Europe occidentale au second âge du Fer, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominations for Celtic coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Modelling data for Celtic coins (Clarenet Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Francfort (Online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’imitation à l’appropriation. Réflexion sur l’iconographie des premières monnaies d’or celtiques, IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EPHE : l’iconographie des monnayages antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 50 ans de l’Association numismatique du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association numismatique du centre, Oct 2019, La Chapelle Saint Mesmin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois d’Orléans et la production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société d'études numismatiques et archéologiques (SENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées autour de la production des monnaies carnutes en alliages cuivreux aux IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies antiques sous l’œil du cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMHTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMHTI, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection des monnaies celtique du musée de la Romanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Journées numismatiques de la SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, May 2019, Nîmes, France. pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT - Centre Ernest Babelon; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé romain de la Deuxième Guerre punique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numismatique sous l’œil de l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les méthodes d’analyses au centre Helios R&amp;D LVMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Jean de Braye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold coins in the light of elemental analysis, 3rd-1st centuries BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CelticGold ANR/DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or d’Auguste à l’année des quatre empereurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction colloque Aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or vers le monnayage romain de Sylla à Auguste (88-27 av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fingerprinting of roman gold by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AUREUS program, study and characterization of minted gold in the West from the end of the Hellenistic period to the first century of our era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de l’or monnayé celtique, IIIe-Ier s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet archéologique au cœur des laboratoires d’analyses »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; CRAHAM, Feb 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie fiduciaire en territoire sénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Troyes, Sep 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” Aux origines de la monnaie fiduciaire ”. Regards croisés sur l’apparition de la monnaie de bronze celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnante et trébuchante ? Pour une approche de la &amp;quot;fausse monnaie&amp;quot; au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session scientifique : réunion numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAMAT-CEB, Apr 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un système monétaire armoricain basé sur le billon à la fin de l’indépendance gauloise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italie. pp.558-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Regards croisés en Méditerranée occidentale, IVe-IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or monnayé et thésaurisation en Gaule au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé celtique, IIIe-Ier s. av. n.è. : entre &amp;quot;adultération&amp;quot; et appropriation, état des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche genrée des monnayages celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Françaises de Numismatique : « Sensualité et sexualité en numismatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE (L’atelier monétaire gaulois de Cenabum. Production des bronzes carnutes, IIe-Ier s. av. n.è.), une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la notion de crise monétaire au second âge du Fer (IIIe-Ier s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Monnaie et finance de la MSH Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Val de Loire, Apr 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e colloque de l’Association Française pour l’Etude de l’Age du Fer (AFEA) : Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Lorraine; INRAP; UMR 6298 ArTeHiS, May 2015, Nancy, France. pp.497-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et premiers développements des monnayages d’or en Gaule celtique (IIIe-IIe s. av. n.è). Regards croisés numismatique, archéologie, archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master d’archéologie : "Échanges et pratiques culturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours; CITERES-LAT, Jan 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une imitation du statère de Philippe II de Macédoine découverte à Montans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la séance de la SFN consacrée aux monnayages gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique (SFN); Sylvia Nieto Pelletier (coordinatrice), May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons de coins et composition métallique – introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session scientifique « Liaisons de coins et composition métallique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAMAT, Centre Ernest Babelon, Mar 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et « lingotières » du second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS analysis of antique gold coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatic Museum (NMA), Athens, Greece; The Australian Centre for Ancient Numismatic Studies (ACANS), Macquarie University, Australia, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère de Philippe II de Macédoine découvert à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statère de Philippe II de Macédoine aux imitations gauloises. Naissance et premiers développements des monnayages d’or en Gaule celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Verger, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du &amp;quot;Traité de Numismatique celtique&amp;quot;? (Conclusion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du Traité de numismatique celtique ? Relire l’œuvre de J.-B. Colbert de Beaulieu (1905-1995) vingt ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Guihard; J. Van Heesch, Nov 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium relevant tracers for ancient gold coins? Archaeometallurgical and archaeometric answers to study an Antique numismatic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of History of the Spanish National Research Council (CSIC); National Center for Metallurgical Research (CENIM-CSIC),(Collaborateur ); Autonomous University of Madrid (UAM) (Collaborateur); National Archaeological Museum (Collaborateur); German Archaeological Institute (DAI-Madrid) (Collaborateur), Jun 2015, Madrid, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Piolaine (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de &amp;quot;l’empire arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Quand l’usage fait l’image. Les Gaulois, de la manipulation historique à l’archétype. Nouvelle enquête historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludivine Péchoux; Oriane Hébert, Sep 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer&amp;quot; l’or monnayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat, commerce et nécropole. Un port de La Tène D1 à Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’AFEAF (Association Française de l’Étude de l’Âge du Fer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle monnaie en laiton au nom de Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 Colloque du G.M.P.C.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen d’archéométrie de l’université de Liège, Apr 2011, liege, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses élémentaires à l’étude de la fabrication des monnaies d’or gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique "La fabrication monétaire dans l’Antiquité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bibracte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des monnayages en or gaulois, IIIe-Ier s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Université de Toulouse " L’or des Anciens. Techniques, sociétés, cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Cauuet, Apr 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait monétaire gaulois. Les monnayages du Centre de la Gaule (IIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le Charaktèr du Prince. Expressions monétaires du pouvoir en temps de troubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François-Rabelais, Tours, CeRMAHVA; Université d’Orléans, IRAMAT, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’alliages d’or de bas titre, comparaison des résultats obtenus par différentes méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses métalliques aux recherches numismatiques antiques. Études de cas : les bronzes de Marseille et le monnayage arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie, source d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRES Orléans-Tours-Poitiers, Feb 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des trésors gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des historiens de l’Université d’Orléans sur le thème Trésors et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Mar 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire : « L’argent, en avoir ou pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPH, Oct 2006, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du monnayage arverne dans les monnayages gaulois du Centre et du Sud de la Gaule aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque de Groupe des méthodes pluridisciplinaires contribuant à l’archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le territoire à l’âge du Fer en Europe nord-alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Buchsenschutz; Katherine Gruel, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotopes contribution to the study of celtic silver coinages from central Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana di Metallurgia, Sep 2003, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies arvernes (Vercingétorix, Cas) en orichalque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2003, Clermont-Ferrand, France. pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Université d’Orléans Pouvoir, Écriture, Discours. L’or dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Jan 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des isotopes du plomb à l’étude des monnayages d’argent gaulois du centre de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council, Sep 2003, Madrid, Espagne. pp.415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du monnayage arverne dans les monnayages gaulois du centre et du sud de la Gaule aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council, Sep 2003, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’argent arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2002, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnayages en or arverne et biturige cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2001, Epinal, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flans monétaires en bronze de la fin de l’âge du Fer : le site des anciennes usines Vernin à Melun (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-349, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenabum : l’atelier monétaire et le monnayage carnute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaël Rideau; Pierre Allorant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Histoire de ville", série Centre-Val de Loire, 978-2-7535-9889-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre imitation et appropriation : vers la définition d’un art monétaire celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer, Actes du 46e colloque international de l'AFEAF, Aix-en-Provence, 26-28 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2024, Afeaf, 978-2-9567407-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek and Celtic gold (4th-3rd c. BC.): transfer or interplay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS, Le pouvoir de l’or / The power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.221-252, 2023, Scripta Antiqua, 978-2356135780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold for a Revolution: the sources of Caesar’s gold coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.411-430, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of the first Roman gold coins (3rd century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.343-362, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de quinaires gaulois de Bassing (Moselle). Une encaisse à vocation militaire du début de la période augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomashausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Guihard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, Bibliothèque nationale de France, pp.1-142, 2023, Trésors Monétaires, 978-2-7177-2904-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : essai de caractérisation de l’argent monnayé en Europe occidentale au Second âge du Fer. Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-282, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.9-25, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek and Celtic gold (4th-3rd c. BC.): transfer or interplay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Suspène; Maryse Blet-Lemarquand; Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le pouvoir de l'or/The Power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d’Or) : un ensemble majeur pour la compréhension de la production d’argent monnayé du Centre-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier". Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, BNF, pp.143-172, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numismatique, archéologie et histoire monétaires de l’Europe celtique (1), résumé des conférences 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fr. Duyrat; S. Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires 61, Ausonius, pp.9-12, 2021, 978-2-35613-395-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or monnayé et thésaurisation en Europe celtique au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule. Actes du colloque “Le luxe en Gaule”, Musée départemental Arles antique 16-17 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Ausonius Éditions, pp.151-167, 2021, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires (750-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile LA-ICP-MS Analysis of Ancient Gold Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, Metals, and Money: Ancient World Studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Spink, pp.195-206, 2020, RNS Special Publication, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coinages and economic practices between the 3rd century and the beginning of the 2nd century BC in temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Smělý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (2), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-212, 2020, 978-2-9567407-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès monétaire de l’oppidum de Villeneuve-sur-Yonne, « Château » (Yonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons : archéologie et histoire d'un peuple gaulois. Catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.187-189, 2018, 978-94-6161-476-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie : une contribution renouvelée aux études sur l'âge du Fer européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eneko Hiriart; Julia Genechesi; Veronica Cicolani; Stéphane Martin; Sylvia Nieto-Pelletier; Fabienne Olmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Bibracte, pp.61-66, 2018, Bibracte, 978-2-909668-97-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « monnayage » d’or particulier : les globules à la croix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons : archéologie et histoire d'un peuple gaulois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.190-193, 2018, 978-94-6161-476-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie de sa pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eneko Hiriart; Julia Genechesi; Veronica Cicolani; Stéphane Martin; Sylvia Nieto-Pelletier; Fabienne Olmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Bibracte, pp.15-16, 2018, Bibracte, 978-2-909668-97-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des indices de métallurgie monétaire au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-520, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un système monétaire armoricain basé sur le billon à la fin de l’indépendance gauloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Caccamo Caltabiano; Benedetto Carroccio; Daniele Castrizio; Mariangela Puglisi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of XV International Numismatic Congress : Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Arbor Sapientiae Editore, pp.558-562, 2017, 978-88-94820-31-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium Relevant Tracers for Ancient Gold Coins? Archaeometallurgical and Archaeometric Data to Study an Antique Numismatic Problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montero-Ruiz, Ignacio; Perea Caveda, Alicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2017, Bibliotheca Praehistorica Hispana, 9788400102883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercingétorix et d’autres…quand César entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genechesi, Julia; Pernet, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Celtes et la monnaie : des Grecs aux surréalistes. Vatalogue de l’exposition organisée par le Musée cantonal d’archéologie et d’histoire et le Musée monétaire cantonal de Lausanne, 1er septembre au 12 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.120-121, 2017, Document du Musée cantonal d'archéologie et d'histoire ; Document du Musée monétaire cantonal, 978-2-88474-397-6 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orichalque monnayé gaulois : de la guerre des Gaules à la réforme monétaire augustéenne, genèse de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault; Andrew M. Burnett; Vincent Drost; Arnaud Suspène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et les provinces : monnayage et histoire. Mélanges offerts à Michel Amandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Editions Ausonius, pp.89-103, 2017, Numismatica Anatolica, 978-2-35613-197-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Égée à la Gaule, aux sources de la monnaie d’or celte occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genechesi, Julia; Pernet, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Celtes et la monnaie : des Grecs aux surréalistes. Vatalogue de l’exposition organisée par le Musée cantonal d’archéologie et d’histoire et le Musée monétaire cantonal de Lausanne, 1er septembre au 12 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.39-41, 2017, Document du Musée cantonal d'archéologie et d'histoire ; Document du Musée monétaire cantonal, 978-2-88474-397-6 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de &amp;quot;l’empire arverne&amp;quot; : la numismatique face à un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hébert, Oriane; Péchoux, Ludivine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaulois : images, usages &amp; stéréotypes. Actes du colloque de Clermont-Ferrand "Quand l’usage fait l’image. Les Gaulois, de la manipulation historique à l’archétype, nouvelle enquête historiographique", 18-19 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Monique Mergoil, pp.245-258, 2017, Hors collection, 978-2-35518-066-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt monétaire dans la ferme gauloise de Laniscat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières villes de l'Ouest : agglomérations gauloises de Bretagne et Pays de la Loire [Exposition, Musée archéologique de Jublains, 30 avril 2016-31 mars 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique départemental, pp.121-122, 2016, 978-2-917900-80-2 (br.), 2-917900-80-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krmniceck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Mihailescu-Birliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirl Militky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernward Ziegaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnold-Biucchi, Carmen; Caccamo Caltabiano, Maria; International Numismatic Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of numismatic research 2008-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Arbor Sapientiae, pp.244-277, 2015, Special publication / International Association of Professional Numismatists, 9788897805427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat, commerce et nécropole. Un port de La Tène D1 à Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-514, 2015, Mémoires, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04003443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et l’argent monnayés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.133-159, 2014, Sciences archéologiques, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises de l’Orne, de la Mayenne et de la Sarthe, approches typologique, analytique et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 883, Presses universitaires de Franche-Comté, pp.247-260, 2011, Annales littéraires de l'Université de Besançon, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00612478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress, Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council; Spink &amp; Son, pp.1217-1225, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotopes contribution to the study of celtic silver coinages from central Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : archaeometallurgy in Europe, 24-25-26 September 2003, Milan, Italy : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione italiana metallurgia, pp.277-282, 2003, 88-85298-50-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usurpation d’identité : la monnaie BRI/COMA du dépôt de Laignes (Côte-d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (7), pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80-06, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers monnayages celtiques en laiton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Ingots’ from the second Iron Age. A first overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actes du XVIIIe congrès UISPP, 4-9 juin 2018, Session XXXIV-1 : Conditions for the adoption of money, crossed contributions from weighted metal to Ancient coins, 46 | 2020, pp.185-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Regards croisés sur l’apparition de la monnaie celtique en alliages cuivreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael NICK, en collaboration avec Markus PETER, Hugo W. DOPPLER, Susanne FREY-KUPPER, Die Keltischen Münzen der Schweiz : Katalog und Auswertung, Teil 1 : Auswertung und Tafeln, Teil 2 : Katalog Aargau-Freiburg, Teil 3 : Katalog Genf-Zürich, Schweiz, Liechtenstein, Schweizerische Akademie der Geistes- und Sozialwissenschaften, Inventar der Fundmünzen der Scweiz, Bern, 2015, ISBN 978-2-940086-11-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imiter, innover. L'adoption de la monnaie d'or frappée en Gaule celtique, IIIe siècle av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : De la drachme au bitcoin. La monnaie, une innovation en perpétuel renouvellement, S20, pp.55-79. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies au nom de Vercingétorix. Une &amp;quot;politique monétaire&amp;quot; gauloise de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'Antiquité à nos jours. hors serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection des monnaies celtique du musée de la Romanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62e Journées numismatiques de la SFN, Nîmes, 31 mai-02 juin 2019, 74 (6), pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip de JERSEY, Coin Hoards in Iron Age Britain, The British Numismatic Society, Spink, Londres, 2014, 474 p., ISBN 978-1907-427-381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats. Le projet ATMOCE « L’ATelier MOnétaire gaulois de CEnabum. Production des bronzes carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la société Française de numismatique, 2018/06, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques à Orléans, 6, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche genrée des monnayages celtiques : iconographie et usages de la monnaie au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sensualité et sexualité en numismatique. Journée d’études de la SFN organisée par MM. Jérôme JAMBU et Thibault CARDON, 72 (10), pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère aux types de Philippe II de Macédoine découvert à Saint-Silvain-Montaigut (Creuse). Une contribution à l’étude de la genèse des monnayages d’or gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 - 2016/2017, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères aux types de Philippe II de Macédoine : de l'Égée à la Gaule, des originaux aux imitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.171-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du &amp;quot;Traité de Numismatique celtique&amp;quot;?: Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Que reste-t-il du Traité de numismatique celtique ? Relire l'oeuvre de Jean-Baptiste Colbert de Beaulieu (1905-1995) vingt ans après. Actes du colloque du 27-28 novembre 2015, 162, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère de la série dite de &amp;quot;Montmorot&amp;quot; découvert à Montans (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et &amp;quot;lingotières&amp;quot; du second âge du Fer : l’analyse élémentaire des résidus métalliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 3, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires, métallographiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, A Survey of Numismatic Research, 16, pp.743-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère d’or de Philippe II de Macédoine trouvé à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tracer » l’or monnayé : le comportement des éléments traces de l’or au cours des opérations de refonte et d’affinage. Application à la numismatique antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (4), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Piolaine (Ille-et-Vilaine) : deux exemplaires en billon de type hybride ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.264-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard, Monnaie et société chez les peuples gaulois de la basse vallée de la Seine. Recherches sur les usages monétaires d’une région entre le début du IIIe et la fin du Ier siècle avant J.-C., Éditions Monique Mergoil, Montagnac, 2012, 421 p., ISBN 978-2-35518-016-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.665-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme : recherches sur le monnayage d’or ambien (IIIe-Ier siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle monnaie en laiton au nom de Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portrait monétaire gaulois: les monnayages du Centre de la Gaule (IIIe‑Ier siècles a. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Études Anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Charaktèr du Prince, XLIX, pp.235-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et numismatique gauloise: une contribution du Cabinet des Médailles de Bruxelles à l’histoire des Rèmes et des Trévires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.129-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.IMA.1.102412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons de coins et or gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (166), pp.51-70. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2010.2929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard, Monnaies gauloises et circulation monétaire dans l'actuelle Normandie. Collection de la médiathèque municipale de Bayeux (Calvados), Caen (Publications du CRAHM), 2008, 131 p., ill., ISBN 978-2-902685-45-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.464-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paire de fibules en or du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. : autour d’une découverte de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Corent (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.191-225. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies arvernes (Vercingétorix, Cas) en orichalque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (160), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2004.2550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage en or arverne : essai de chronologie relative à partir des données typologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (158), pp.37-91. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2002.1435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle des moules à alvéoles découverts sur l'oppidum d'Amboise (Indre-et-Loire) : l'apport de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Réaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and establishment of brass coins in Eastern Gaul at the end of the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Soudan (Loire-Atlantique). Analyse par LA-ICP-MS d’un monnayage de bas or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société française de numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frapper monnaie. Trois siècles de production, de circulation et d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois d’Orléans. Production et circulation des monnaies de bronze carnutes au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d'or), site du &amp;quot;Grand Verger Auger&amp;quot;. Rapport d'étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université d'Orléans; DRAC Bourgogne - Franche-Comté. 2020, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du mobilier métallique en or, argent et alliages cuivreux mis au jour sur le site de Blainville-sur-Orne (Calvados). Rapport d'analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-Centre Ernest Babelon; Université d'Orléans (UO); INRAP. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ATelier MOnétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE), rapport de PCR 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre-Val de Loire. 2020, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois de Cenabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ATMOCE. 2019, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ATelier MOnétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE), rapport de PCR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre-Val de Loire. 2019, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets prêtés par le Musée d’Archéologie nationale dans le cadre du projet Celtic Gold. Rapport d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'archéologie nationale (Saint-Germain-en-Laye). 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets du trésor de Beringen dans le cadre du projet Celtic Gold (ANR DFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Gallo-Romeins (Tongres). 2018, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de résidus d’or du mobilier funéraire de Warcq (Ardennes, LT D1). Rapport d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies du dépôt monétaire de Tayac conservées au Musée Saint-Raymond de Toulouse. Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Saint-Raymond (Toulouse). 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies et objets du dépôt de Tayac conservés au Musée d’Aquitaine (Bordeaux). Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Aquitaine (Bordeaux). 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère dit de Pons M1983.1 conservé au musée de Saintes : une imitation précoce du statère de Philippe II de Macédoine. Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée de Saintes (Charente-Maritime). 2015, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métallurgies des non-ferreux hors argent. L’affinage de l’or. Suivre les éléments traces. Rapport pour Fl. Téreygeol (dir), PCR Paléométallurgies et expérimentations. Recherches sur les chaines de production des métaux aux périodes anciennes, Document Final de Synthèse, 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2015, p. 145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de creuset découvert sur le site 10 de l’A150, commune de Motteville (Seine-Maritime), second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lingotières » du site de Châteaumeillant (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des monnaies gauloises sous l’œil du cyclotron. Poster exposé au Museum d’Orléans pour la biodiversité et l’Environnement dans le parcours d’exposition « Brèves du territoire », Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier Monétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. J.-C. 193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la Région Centre-Val de Loire 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l’or / The Power of Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Ausonius, 2021, 978-2-35613-395-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l’honneur de Katherine Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29, pp.422, 2018, Bibracte, Vincent Guichard, 9782909668975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des monnaies celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BnF Editions; Musée d'archéologie nationale, 2013, 978-2-7177-2566-7, 978-2-9532-4286-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises. Origine, fabrication, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 360, pp.85, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz N&#252;mrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bocciarelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sint&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528487v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Charlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parisot-Sillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02561865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556757v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132123v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132128v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617037v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014606v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555248v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562353v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613871v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3819" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553555v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02496269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IMA.1.102412" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B33F45DC8DE43E605C3A5C281D3C5F5EE05BBAD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02496257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2010.2929" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3311" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163823v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2004.2550" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163796v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2002.1435" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422955v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afeaf.org/__colloques/fiche.asp?idModele=46&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/histoire-dorleans/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259688v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385138v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929628v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005310v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514095v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019766v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217922v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072189v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Sm&#283;l&#253;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163363v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518548v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064074v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03025121v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03024985v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03025050v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528631v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364165v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.csic.es/publicaciones/libros/12822/978-84-00-10287-6/archaeometallurgy-in-europe-iv.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163335v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03024997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krmniceck" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Mihailescu-Birliba" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirl Militky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernward Ziegaus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773286v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612478v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclerc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6622" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556568v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876379v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019737v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887688v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941790v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163527v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz N&#252;mrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bocciarelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564109v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sint&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parisot-Sillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Charlet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02561865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556512v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385192v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/histoire-dorleans/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afeaf.org/__colloques/fiche.asp?idModele=46&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385138v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Sm&#283;l&#253;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.csic.es/publicaciones/libros/12822/978-84-00-10287-6/archaeometallurgy-in-europe-iv.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03024997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03025121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03024985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03025050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krmniceck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Mihailescu-Birliba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirl Militky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernward Ziegaus" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclerc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6622" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556772v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556568v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493406v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0055" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553290v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014556v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164494v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613871v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527667v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364039v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557997v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829782v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3819" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02496269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IMA.1.102412" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B33F45DC8DE43E605C3A5C281D3C5F5EE05BBAD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02496257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2010.2929" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557982v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829795v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3311" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2004.2550" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2002.1435" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087321v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132001v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887896v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131995v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132076v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132081v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892172v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617037v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876379v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019737v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887688v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163527v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>