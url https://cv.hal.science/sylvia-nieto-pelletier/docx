--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvia Nieto-Pelletier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le concept de réforme dans les économies monétaires gauloises au second âge du Fer. Session &amp;quot;Reconstruire, réformer, refonder un monnayage (Antiquité-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire, réformer, refonder, 149e Comité des Travaux Historiques et Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de recherches sur les monnaies : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers monétaires dans le monde celtique : quels vestiges archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Falsimonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Parisot-Sillon; Julia Genechesi; Barbara Hiltmann, Feb 2025, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Numismatiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Philippe II de Macédoine à Vercingétorix : canthare, amphore et vase sur les monnaies celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’iconographie des monnaies antiques : réflexions sur les vases (céramiques, métalliques) représentés sur les revers monétaires, séminaire commun de numismatique de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antony Hostein, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la (les) politique(s) de la monnaie en Gaule, IIIe-Ier s. a.C. : bilan et perspectives d’une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltisches Messinggeld? Archäometallurgische Untersuchungen an Germanus Indutilli L Münzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eisenzeit-Forums im Rahmen des Verbundes Archäologie Rhein-Main, Leiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie métallique, autorité émettrice et fiduciarité au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies protohistoriques. Supports, acteurs et modèles des échanges du Néolithique à l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thibaud Poigt; Eneko Hiriart; Marilou Nordez; Laurent Olivier; Rolande Simon-Millot, Oct 2024, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’utilité publique : la SFN, au cœur de la société des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pour le centenaire de reconnaissance d’utilité publique de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Iron Age “Le Câtillon II hoard, Jersey”. An interdisciplinary study of gold ornaments and coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies au nom de Vercingétorix en laiton : découvertes archéologiques/ &amp;quot;fortuites&amp;quot;, eBay et collections publiques/privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et pillages archéologiques, séminaire commun EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antony Hostein; Frédérique Duyrat, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF/MMA-IRAMAT : un demi-siècle de collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de la BnF "Collaborer avec des laboratoires, l'exemple de l'IRAMAT et du LLL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or en Méditerranée à l’époque antique d’après les analyses élémentaires de monnaies. Quelques études de cas du projet AVREVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique sur la provenance des métaux, programme OI PALABRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oli Pryce, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des ateliers monétaires dans le monde celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un atelier monétaire antique ? Séminaire commun EPHE d’A. Hostein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le pouvoir de l'or.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Frédérique Duyrat; Sylvia Nieto-Pelletier; Maryse Blet-Lemarquand, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Egée à la Gaule : naissance d’une monnaie d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences les « Mercredis de l’Antiquité », Musée des Moulages de l'Université Paul-Valéry Montpellier en partenariat avec le Site archéologique Lattara-Musée Henri Prades et le Musée Fabre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeMa (Archéométrie et Monnaies antiques): a database of metal analyses for ancient coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry applied to CELTIC GOLD – methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Nümrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre imitation et appropriation : vers la définition d’un art monétaire celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e colloque international de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. pp.472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the coinages in Gaul, 3rd-1st c. BC: numismatics et archaeometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée dans le cadre du séminaire de Stefan Krmnicek, université de Tübingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined? Continental Western Europe Iron Age gold artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans d’analyses élémentaires de monnaies anciennes en alliages cuivreux par méthodes nucléaires à l’IRAMAT-CEB d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontre Ion Beam Applications Francophone (IBAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de clôture du projet ATMOCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) et création monétaire en Gaule, de Philippe II de Macédoine à Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Monnaie et finance de la MSH Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts mixtes du second âge du Fer. Quelques pistes de réflexion à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Histoire économique et monétaire de l'IRAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Orléans (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : la production de l’argent monnayé en Europe occidentale au second âge du Fer, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominations for Celtic coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Modelling data for Celtic coins (Clarenet Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Francfort (Online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’imitation à l’appropriation. Réflexion sur l’iconographie des premières monnaies d’or celtiques, IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EPHE : l’iconographie des monnayages antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 50 ans de l’Association numismatique du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association numismatique du centre, Oct 2019, La Chapelle Saint Mesmin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois d’Orléans et la production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société d'études numismatiques et archéologiques (SENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées autour de la production des monnaies carnutes en alliages cuivreux aux IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies antiques sous l’œil du cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMHTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMHTI, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection des monnaies celtique du musée de la Romanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Journées numismatiques de la SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, May 2019, Nîmes, France. pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT - Centre Ernest Babelon; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé romain de la Deuxième Guerre punique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numismatique sous l’œil de l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les méthodes d’analyses au centre Helios R&amp;D LVMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Jean de Braye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold coins in the light of elemental analysis, 3rd-1st centuries BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CelticGold ANR/DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or d’Auguste à l’année des quatre empereurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction colloque Aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or vers le monnayage romain de Sylla à Auguste (88-27 av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fingerprinting of roman gold by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AUREUS program, study and characterization of minted gold in the West from the end of the Hellenistic period to the first century of our era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de l’or monnayé celtique, IIIe-Ier s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet archéologique au cœur des laboratoires d’analyses »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; CRAHAM, Feb 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie fiduciaire en territoire sénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Troyes, Sep 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” Aux origines de la monnaie fiduciaire ”. Regards croisés sur l’apparition de la monnaie de bronze celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnante et trébuchante ? Pour une approche de la &amp;quot;fausse monnaie&amp;quot; au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session scientifique : réunion numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAMAT-CEB, Apr 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un système monétaire armoricain basé sur le billon à la fin de l’indépendance gauloise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italie. pp.558-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Regards croisés en Méditerranée occidentale, IVe-IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or monnayé et thésaurisation en Gaule au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé celtique, IIIe-Ier s. av. n.è. : entre &amp;quot;adultération&amp;quot; et appropriation, état des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche genrée des monnayages celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Françaises de Numismatique : « Sensualité et sexualité en numismatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE (L’atelier monétaire gaulois de Cenabum. Production des bronzes carnutes, IIe-Ier s. av. n.è.), une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la notion de crise monétaire au second âge du Fer (IIIe-Ier s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Monnaie et finance de la MSH Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Val de Loire, Apr 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e colloque de l’Association Française pour l’Etude de l’Age du Fer (AFEA) : Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Lorraine; INRAP; UMR 6298 ArTeHiS, May 2015, Nancy, France. pp.497-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et premiers développements des monnayages d’or en Gaule celtique (IIIe-IIe s. av. n.è). Regards croisés numismatique, archéologie, archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master d’archéologie : "Échanges et pratiques culturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours; CITERES-LAT, Jan 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une imitation du statère de Philippe II de Macédoine découverte à Montans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la séance de la SFN consacrée aux monnayages gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique (SFN); Sylvia Nieto Pelletier (coordinatrice), May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons de coins et composition métallique – introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session scientifique « Liaisons de coins et composition métallique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAMAT, Centre Ernest Babelon, Mar 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et « lingotières » du second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS analysis of antique gold coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatic Museum (NMA), Athens, Greece; The Australian Centre for Ancient Numismatic Studies (ACANS), Macquarie University, Australia, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère de Philippe II de Macédoine découvert à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statère de Philippe II de Macédoine aux imitations gauloises. Naissance et premiers développements des monnayages d’or en Gaule celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Verger, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du &amp;quot;Traité de Numismatique celtique&amp;quot;? (Conclusion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du Traité de numismatique celtique ? Relire l’œuvre de J.-B. Colbert de Beaulieu (1905-1995) vingt ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Guihard; J. Van Heesch, Nov 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium relevant tracers for ancient gold coins? Archaeometallurgical and archaeometric answers to study an Antique numismatic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of History of the Spanish National Research Council (CSIC); National Center for Metallurgical Research (CENIM-CSIC),(Collaborateur ); Autonomous University of Madrid (UAM) (Collaborateur); National Archaeological Museum (Collaborateur); German Archaeological Institute (DAI-Madrid) (Collaborateur), Jun 2015, Madrid, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Piolaine (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de &amp;quot;l’empire arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Quand l’usage fait l’image. Les Gaulois, de la manipulation historique à l’archétype. Nouvelle enquête historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludivine Péchoux; Oriane Hébert, Sep 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer&amp;quot; l’or monnayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat, commerce et nécropole. Un port de La Tène D1 à Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’AFEAF (Association Française de l’Étude de l’Âge du Fer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle monnaie en laiton au nom de Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 Colloque du G.M.P.C.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen d’archéométrie de l’université de Liège, Apr 2011, liege, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses élémentaires à l’étude de la fabrication des monnaies d’or gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique "La fabrication monétaire dans l’Antiquité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bibracte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des monnayages en or gaulois, IIIe-Ier s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Université de Toulouse " L’or des Anciens. Techniques, sociétés, cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Cauuet, Apr 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait monétaire gaulois. Les monnayages du Centre de la Gaule (IIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le Charaktèr du Prince. Expressions monétaires du pouvoir en temps de troubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François-Rabelais, Tours, CeRMAHVA; Université d’Orléans, IRAMAT, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’alliages d’or de bas titre, comparaison des résultats obtenus par différentes méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses métalliques aux recherches numismatiques antiques. Études de cas : les bronzes de Marseille et le monnayage arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie, source d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRES Orléans-Tours-Poitiers, Feb 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des trésors gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des historiens de l’Université d’Orléans sur le thème Trésors et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Mar 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire : « L’argent, en avoir ou pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPH, Oct 2006, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du monnayage arverne dans les monnayages gaulois du Centre et du Sud de la Gaule aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque de Groupe des méthodes pluridisciplinaires contribuant à l’archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le territoire à l’âge du Fer en Europe nord-alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Buchsenschutz; Katherine Gruel, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotopes contribution to the study of celtic silver coinages from central Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana di Metallurgia, Sep 2003, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies arvernes (Vercingétorix, Cas) en orichalque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2003, Clermont-Ferrand, France. pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Université d’Orléans Pouvoir, Écriture, Discours. L’or dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Jan 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des isotopes du plomb à l’étude des monnayages d’argent gaulois du centre de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council, Sep 2003, Madrid, Espagne. pp.415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du monnayage arverne dans les monnayages gaulois du centre et du sud de la Gaule aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council, Sep 2003, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’argent arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2002, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnayages en or arverne et biturige cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2001, Epinal, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flans monétaires en bronze de la fin de l’âge du Fer : le site des anciennes usines Vernin à Melun (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-349, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenabum : l’atelier monétaire et le monnayage carnute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaël Rideau; Pierre Allorant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Histoire de ville", série Centre-Val de Loire, 978-2-7535-9889-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre imitation et appropriation : vers la définition d’un art monétaire celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer, Actes du 46e colloque international de l'AFEAF, Aix-en-Provence, 26-28 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2024, Afeaf, 978-2-9567407-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek and Celtic gold (4th-3rd c. BC.): transfer or interplay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS, Le pouvoir de l’or / The power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.221-252, 2023, Scripta Antiqua, 978-2356135780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold for a Revolution: the sources of Caesar’s gold coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.411-430, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of the first Roman gold coins (3rd century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.343-362, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de quinaires gaulois de Bassing (Moselle). Une encaisse à vocation militaire du début de la période augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomashausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Guihard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, Bibliothèque nationale de France, pp.1-142, 2023, Trésors Monétaires, 978-2-7177-2904-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : essai de caractérisation de l’argent monnayé en Europe occidentale au Second âge du Fer. Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-282, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.9-25, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek and Celtic gold (4th-3rd c. BC.): transfer or interplay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Suspène; Maryse Blet-Lemarquand; Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le pouvoir de l'or/The Power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d’Or) : un ensemble majeur pour la compréhension de la production d’argent monnayé du Centre-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier". Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, BNF, pp.143-172, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numismatique, archéologie et histoire monétaires de l’Europe celtique (1), résumé des conférences 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fr. Duyrat; S. Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires 61, Ausonius, pp.9-12, 2021, 978-2-35613-395-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or monnayé et thésaurisation en Europe celtique au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule. Actes du colloque “Le luxe en Gaule”, Musée départemental Arles antique 16-17 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Ausonius Éditions, pp.151-167, 2021, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires (750-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile LA-ICP-MS Analysis of Ancient Gold Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, Metals, and Money: Ancient World Studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Spink, pp.195-206, 2020, RNS Special Publication, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coinages and economic practices between the 3rd century and the beginning of the 2nd century BC in temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Smělý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (2), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-212, 2020, 978-2-9567407-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès monétaire de l’oppidum de Villeneuve-sur-Yonne, « Château » (Yonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons : archéologie et histoire d'un peuple gaulois. Catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.187-189, 2018, 978-94-6161-476-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie : une contribution renouvelée aux études sur l'âge du Fer européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eneko Hiriart; Julia Genechesi; Veronica Cicolani; Stéphane Martin; Sylvia Nieto-Pelletier; Fabienne Olmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Bibracte, pp.61-66, 2018, Bibracte, 978-2-909668-97-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « monnayage » d’or particulier : les globules à la croix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons : archéologie et histoire d'un peuple gaulois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.190-193, 2018, 978-94-6161-476-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie de sa pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eneko Hiriart; Julia Genechesi; Veronica Cicolani; Stéphane Martin; Sylvia Nieto-Pelletier; Fabienne Olmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Bibracte, pp.15-16, 2018, Bibracte, 978-2-909668-97-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des indices de métallurgie monétaire au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-520, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un système monétaire armoricain basé sur le billon à la fin de l’indépendance gauloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Caccamo Caltabiano; Benedetto Carroccio; Daniele Castrizio; Mariangela Puglisi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of XV International Numismatic Congress : Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Arbor Sapientiae Editore, pp.558-562, 2017, 978-88-94820-31-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium Relevant Tracers for Ancient Gold Coins? Archaeometallurgical and Archaeometric Data to Study an Antique Numismatic Problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montero-Ruiz, Ignacio; Perea Caveda, Alicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2017, Bibliotheca Praehistorica Hispana, 9788400102883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercingétorix et d’autres…quand César entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genechesi, Julia; Pernet, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Celtes et la monnaie : des Grecs aux surréalistes. Vatalogue de l’exposition organisée par le Musée cantonal d’archéologie et d’histoire et le Musée monétaire cantonal de Lausanne, 1er septembre au 12 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.120-121, 2017, Document du Musée cantonal d'archéologie et d'histoire ; Document du Musée monétaire cantonal, 978-2-88474-397-6 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orichalque monnayé gaulois : de la guerre des Gaules à la réforme monétaire augustéenne, genèse de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault; Andrew M. Burnett; Vincent Drost; Arnaud Suspène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et les provinces : monnayage et histoire. Mélanges offerts à Michel Amandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Editions Ausonius, pp.89-103, 2017, Numismatica Anatolica, 978-2-35613-197-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Égée à la Gaule, aux sources de la monnaie d’or celte occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genechesi, Julia; Pernet, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Celtes et la monnaie : des Grecs aux surréalistes. Vatalogue de l’exposition organisée par le Musée cantonal d’archéologie et d’histoire et le Musée monétaire cantonal de Lausanne, 1er septembre au 12 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.39-41, 2017, Document du Musée cantonal d'archéologie et d'histoire ; Document du Musée monétaire cantonal, 978-2-88474-397-6 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de &amp;quot;l’empire arverne&amp;quot; : la numismatique face à un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hébert, Oriane; Péchoux, Ludivine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaulois : images, usages &amp; stéréotypes. Actes du colloque de Clermont-Ferrand "Quand l’usage fait l’image. Les Gaulois, de la manipulation historique à l’archétype, nouvelle enquête historiographique", 18-19 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Monique Mergoil, pp.245-258, 2017, Hors collection, 978-2-35518-066-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt monétaire dans la ferme gauloise de Laniscat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières villes de l'Ouest : agglomérations gauloises de Bretagne et Pays de la Loire [Exposition, Musée archéologique de Jublains, 30 avril 2016-31 mars 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique départemental, pp.121-122, 2016, 978-2-917900-80-2 (br.), 2-917900-80-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krmniceck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Mihailescu-Birliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirl Militky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernward Ziegaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnold-Biucchi, Carmen; Caccamo Caltabiano, Maria; International Numismatic Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of numismatic research 2008-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Arbor Sapientiae, pp.244-277, 2015, Special publication / International Association of Professional Numismatists, 9788897805427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat, commerce et nécropole. Un port de La Tène D1 à Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-514, 2015, Mémoires, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04003443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et l’argent monnayés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.133-159, 2014, Sciences archéologiques, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises de l’Orne, de la Mayenne et de la Sarthe, approches typologique, analytique et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 883, Presses universitaires de Franche-Comté, pp.247-260, 2011, Annales littéraires de l'Université de Besançon, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00612478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress, Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council; Spink &amp; Son, pp.1217-1225, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotopes contribution to the study of celtic silver coinages from central Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : archaeometallurgy in Europe, 24-25-26 September 2003, Milan, Italy : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione italiana metallurgia, pp.277-282, 2003, 88-85298-50-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usurpation d’identité : la monnaie BRI/COMA du dépôt de Laignes (Côte-d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (7), pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80-06, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers monnayages celtiques en laiton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Ingots’ from the second Iron Age. A first overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actes du XVIIIe congrès UISPP, 4-9 juin 2018, Session XXXIV-1 : Conditions for the adoption of money, crossed contributions from weighted metal to Ancient coins, 46 | 2020, pp.185-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Regards croisés sur l’apparition de la monnaie celtique en alliages cuivreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael NICK, en collaboration avec Markus PETER, Hugo W. DOPPLER, Susanne FREY-KUPPER, Die Keltischen Münzen der Schweiz : Katalog und Auswertung, Teil 1 : Auswertung und Tafeln, Teil 2 : Katalog Aargau-Freiburg, Teil 3 : Katalog Genf-Zürich, Schweiz, Liechtenstein, Schweizerische Akademie der Geistes- und Sozialwissenschaften, Inventar der Fundmünzen der Scweiz, Bern, 2015, ISBN 978-2-940086-11-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imiter, innover. L'adoption de la monnaie d'or frappée en Gaule celtique, IIIe siècle av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : De la drachme au bitcoin. La monnaie, une innovation en perpétuel renouvellement, S20, pp.55-79. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies au nom de Vercingétorix. Une &amp;quot;politique monétaire&amp;quot; gauloise de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'Antiquité à nos jours. hors serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection des monnaies celtique du musée de la Romanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62e Journées numismatiques de la SFN, Nîmes, 31 mai-02 juin 2019, 74 (6), pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip de JERSEY, Coin Hoards in Iron Age Britain, The British Numismatic Society, Spink, Londres, 2014, 474 p., ISBN 978-1907-427-381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats. Le projet ATMOCE « L’ATelier MOnétaire gaulois de CEnabum. Production des bronzes carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la société Française de numismatique, 2018/06, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques à Orléans, 6, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche genrée des monnayages celtiques : iconographie et usages de la monnaie au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sensualité et sexualité en numismatique. Journée d’études de la SFN organisée par MM. Jérôme JAMBU et Thibault CARDON, 72 (10), pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère aux types de Philippe II de Macédoine découvert à Saint-Silvain-Montaigut (Creuse). Une contribution à l’étude de la genèse des monnayages d’or gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 - 2016/2017, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères aux types de Philippe II de Macédoine : de l'Égée à la Gaule, des originaux aux imitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.171-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du &amp;quot;Traité de Numismatique celtique&amp;quot;?: Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Que reste-t-il du Traité de numismatique celtique ? Relire l'oeuvre de Jean-Baptiste Colbert de Beaulieu (1905-1995) vingt ans après. Actes du colloque du 27-28 novembre 2015, 162, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère de la série dite de &amp;quot;Montmorot&amp;quot; découvert à Montans (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et &amp;quot;lingotières&amp;quot; du second âge du Fer : l’analyse élémentaire des résidus métalliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 3, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires, métallographiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, A Survey of Numismatic Research, 16, pp.743-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère d’or de Philippe II de Macédoine trouvé à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tracer » l’or monnayé : le comportement des éléments traces de l’or au cours des opérations de refonte et d’affinage. Application à la numismatique antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (4), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Piolaine (Ille-et-Vilaine) : deux exemplaires en billon de type hybride ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.264-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard, Monnaie et société chez les peuples gaulois de la basse vallée de la Seine. Recherches sur les usages monétaires d’une région entre le début du IIIe et la fin du Ier siècle avant J.-C., Éditions Monique Mergoil, Montagnac, 2012, 421 p., ISBN 978-2-35518-016-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.665-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme : recherches sur le monnayage d’or ambien (IIIe-Ier siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle monnaie en laiton au nom de Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portrait monétaire gaulois: les monnayages du Centre de la Gaule (IIIe‑Ier siècles a. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Études Anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Charaktèr du Prince, XLIX, pp.235-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et numismatique gauloise: une contribution du Cabinet des Médailles de Bruxelles à l’histoire des Rèmes et des Trévires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.129-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.IMA.1.102412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons de coins et or gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (166), pp.51-70. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2010.2929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard, Monnaies gauloises et circulation monétaire dans l'actuelle Normandie. Collection de la médiathèque municipale de Bayeux (Calvados), Caen (Publications du CRAHM), 2008, 131 p., ill., ISBN 978-2-902685-45-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.464-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paire de fibules en or du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. : autour d’une découverte de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Corent (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.191-225. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies arvernes (Vercingétorix, Cas) en orichalque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (160), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2004.2550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage en or arverne : essai de chronologie relative à partir des données typologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (158), pp.37-91. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2002.1435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle des moules à alvéoles découverts sur l'oppidum d'Amboise (Indre-et-Loire) : l'apport de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Réaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and establishment of brass coins in Eastern Gaul at the end of the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Soudan (Loire-Atlantique). Analyse par LA-ICP-MS d’un monnayage de bas or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société française de numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frapper monnaie. Trois siècles de production, de circulation et d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois d’Orléans. Production et circulation des monnaies de bronze carnutes au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d'or), site du &amp;quot;Grand Verger Auger&amp;quot;. Rapport d'étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université d'Orléans; DRAC Bourgogne - Franche-Comté. 2020, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du mobilier métallique en or, argent et alliages cuivreux mis au jour sur le site de Blainville-sur-Orne (Calvados). Rapport d'analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-Centre Ernest Babelon; Université d'Orléans (UO); INRAP. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ATelier MOnétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE), rapport de PCR 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre-Val de Loire. 2020, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois de Cenabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ATMOCE. 2019, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ATelier MOnétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE), rapport de PCR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre-Val de Loire. 2019, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets prêtés par le Musée d’Archéologie nationale dans le cadre du projet Celtic Gold. Rapport d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'archéologie nationale (Saint-Germain-en-Laye). 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets du trésor de Beringen dans le cadre du projet Celtic Gold (ANR DFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Gallo-Romeins (Tongres). 2018, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de résidus d’or du mobilier funéraire de Warcq (Ardennes, LT D1). Rapport d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies du dépôt monétaire de Tayac conservées au Musée Saint-Raymond de Toulouse. Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Saint-Raymond (Toulouse). 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies et objets du dépôt de Tayac conservés au Musée d’Aquitaine (Bordeaux). Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Aquitaine (Bordeaux). 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère dit de Pons M1983.1 conservé au musée de Saintes : une imitation précoce du statère de Philippe II de Macédoine. Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée de Saintes (Charente-Maritime). 2015, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métallurgies des non-ferreux hors argent. L’affinage de l’or. Suivre les éléments traces. Rapport pour Fl. Téreygeol (dir), PCR Paléométallurgies et expérimentations. Recherches sur les chaines de production des métaux aux périodes anciennes, Document Final de Synthèse, 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2015, p. 145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de creuset découvert sur le site 10 de l’A150, commune de Motteville (Seine-Maritime), second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lingotières » du site de Châteaumeillant (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des monnaies gauloises sous l’œil du cyclotron. Poster exposé au Museum d’Orléans pour la biodiversité et l’Environnement dans le parcours d’exposition « Brèves du territoire », Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier Monétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. J.-C. 193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la Région Centre-Val de Loire 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l’or / The Power of Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Ausonius, 2021, 978-2-35613-395-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l’honneur de Katherine Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29, pp.422, 2018, Bibracte, Vincent Guichard, 9782909668975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des monnaies celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BnF Editions; Musée d'archéologie nationale, 2013, 978-2-7177-2566-7, 978-2-9532-4286-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises. Origine, fabrication, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 360, pp.85, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvia Nieto-Pelletier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le concept de réforme dans les économies monétaires gauloises au second âge du Fer. Session &amp;quot;Reconstruire, réformer, refonder un monnayage (Antiquité-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire, réformer, refonder, 149e Comité des Travaux Historiques et Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers monétaires dans le monde celtique : quels vestiges archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Falsimonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Parisot-Sillon; Julia Genechesi; Barbara Hiltmann, Feb 2025, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Numismatiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de recherches sur les monnaies : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Philippe II de Macédoine à Vercingétorix : canthare, amphore et vase sur les monnaies celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’iconographie des monnaies antiques : réflexions sur les vases (céramiques, métalliques) représentés sur les revers monétaires, séminaire commun de numismatique de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antony Hostein, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la (les) politique(s) de la monnaie en Gaule, IIIe-Ier s. a.C. : bilan et perspectives d’une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltisches Messinggeld? Archäometallurgische Untersuchungen an Germanus Indutilli L Münzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eisenzeit-Forums im Rahmen des Verbundes Archäologie Rhein-Main, Leiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’utilité publique : la SFN, au cœur de la société des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pour le centenaire de reconnaissance d’utilité publique de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie métallique, autorité émettrice et fiduciarité au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies protohistoriques. Supports, acteurs et modèles des échanges du Néolithique à l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thibaud Poigt; Eneko Hiriart; Marilou Nordez; Laurent Olivier; Rolande Simon-Millot, Oct 2024, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Iron Age “Le Câtillon II hoard, Jersey”. An interdisciplinary study of gold ornaments and coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF/MMA-IRAMAT : un demi-siècle de collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de la BnF "Collaborer avec des laboratoires, l'exemple de l'IRAMAT et du LLL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies au nom de Vercingétorix en laiton : découvertes archéologiques/ &amp;quot;fortuites&amp;quot;, eBay et collections publiques/privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et pillages archéologiques, séminaire commun EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antony Hostein; Frédérique Duyrat, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or en Méditerranée à l’époque antique d’après les analyses élémentaires de monnaies. Quelques études de cas du projet AVREVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique sur la provenance des métaux, programme OI PALABRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oli Pryce, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des ateliers monétaires dans le monde celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un atelier monétaire antique ? Séminaire commun EPHE d’A. Hostein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le pouvoir de l'or.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Frédérique Duyrat; Sylvia Nieto-Pelletier; Maryse Blet-Lemarquand, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Egée à la Gaule : naissance d’une monnaie d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences les « Mercredis de l’Antiquité », Musée des Moulages de l'Université Paul-Valéry Montpellier en partenariat avec le Site archéologique Lattara-Musée Henri Prades et le Musée Fabre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeMa (Archéométrie et Monnaies antiques): a database of metal analyses for ancient coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre imitation et appropriation : vers la définition d’un art monétaire celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e colloque international de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. pp.472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry applied to CELTIC GOLD – methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Nümrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE : une enquête archéologique, numismatique et archéométrique sur les monnaies en alliages cuivreux des Carnutes d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the coinages in Gaul, 3rd-1st c. BC: numismatics et archaeometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée dans le cadre du séminaire de Stefan Krmnicek, université de Tübingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined? Continental Western Europe Iron Age gold artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans d’analyses élémentaires de monnaies anciennes en alliages cuivreux par méthodes nucléaires à l’IRAMAT-CEB d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontre Ion Beam Applications Francophone (IBAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de clôture du projet ATMOCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) et création monétaire en Gaule, de Philippe II de Macédoine à Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Monnaie et finance de la MSH Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : la production de l’argent monnayé en Europe occidentale au second âge du Fer, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts mixtes du second âge du Fer. Quelques pistes de réflexion à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe Histoire économique et monétaire de l'IRAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Orléans (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominations for Celtic coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Modelling data for Celtic coins (Clarenet Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Francfort (Online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’imitation à l’appropriation. Réflexion sur l’iconographie des premières monnaies d’or celtiques, IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EPHE : l’iconographie des monnayages antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 50 ans de l’Association numismatique du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association numismatique du centre, Oct 2019, La Chapelle Saint Mesmin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois d’Orléans et la production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société d'études numismatiques et archéologiques (SENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées autour de la production des monnaies carnutes en alliages cuivreux aux IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies antiques sous l’œil du cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMHTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMHTI, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection des monnaies celtique du musée de la Romanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Journées numismatiques de la SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, May 2019, Nîmes, France. pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT - Centre Ernest Babelon; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé romain de la Deuxième Guerre punique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numismatique sous l’œil de l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les méthodes d’analyses au centre Helios R&amp;D LVMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Jean de Braye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de l’or monnayé celtique, IIIe-Ier s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet archéologique au cœur des laboratoires d’analyses »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; CRAHAM, Feb 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fingerprinting of roman gold by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AUREUS program, study and characterization of minted gold in the West from the end of the Hellenistic period to the first century of our era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold coins in the light of elemental analysis, 3rd-1st centuries BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CelticGold ANR/DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’or d’Auguste à l’année des quatre empereurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bocciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction colloque Aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d’or vers le monnayage romain de Sylla à Auguste (88-27 av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie fiduciaire en territoire sénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Troyes, Sep 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” Aux origines de la monnaie fiduciaire ”. Regards croisés sur l’apparition de la monnaie de bronze celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnante et trébuchante ? Pour une approche de la &amp;quot;fausse monnaie&amp;quot; au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session scientifique : réunion numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAMAT-CEB, Apr 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Regards croisés en Méditerranée occidentale, IVe-IIIe s. av. n.è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un système monétaire armoricain basé sur le billon à la fin de l’indépendance gauloise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italie. pp.558-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or monnayé celtique, IIIe-Ier s. av. n.è. : entre &amp;quot;adultération&amp;quot; et appropriation, état des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude AVREVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche genrée des monnayages celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Françaises de Numismatique : « Sensualité et sexualité en numismatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or monnayé et thésaurisation en Gaule au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE (L’atelier monétaire gaulois de Cenabum. Production des bronzes carnutes, IIe-Ier s. av. n.è.), une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet ATMOCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la notion de crise monétaire au second âge du Fer (IIIe-Ier s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Monnaie et finance de la MSH Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Val de Loire, Apr 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e colloque de l’Association Française pour l’Etude de l’Age du Fer (AFEA) : Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Lorraine; INRAP; UMR 6298 ArTeHiS, May 2015, Nancy, France. pp.497-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et premiers développements des monnayages d’or en Gaule celtique (IIIe-IIe s. av. n.è). Regards croisés numismatique, archéologie, archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master d’archéologie : "Échanges et pratiques culturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours; CITERES-LAT, Jan 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons de coins et composition métallique – introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session scientifique « Liaisons de coins et composition métallique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAMAT, Centre Ernest Babelon, Mar 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une imitation du statère de Philippe II de Macédoine découverte à Montans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la séance de la SFN consacrée aux monnayages gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique (SFN); Sylvia Nieto Pelletier (coordinatrice), May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et « lingotières » du second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS analysis of antique gold coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatic Museum (NMA), Athens, Greece; The Australian Centre for Ancient Numismatic Studies (ACANS), Macquarie University, Australia, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statère de Philippe II de Macédoine aux imitations gauloises. Naissance et premiers développements des monnayages d’or en Gaule celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Verger, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du &amp;quot;Traité de Numismatique celtique&amp;quot;? (Conclusion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du Traité de numismatique celtique ? Relire l’œuvre de J.-B. Colbert de Beaulieu (1905-1995) vingt ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Guihard; J. Van Heesch, Nov 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère de Philippe II de Macédoine découvert à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium relevant tracers for ancient gold coins? Archaeometallurgical and archaeometric answers to study an Antique numismatic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of History of the Spanish National Research Council (CSIC); National Center for Metallurgical Research (CENIM-CSIC),(Collaborateur ); Autonomous University of Madrid (UAM) (Collaborateur); National Archaeological Museum (Collaborateur); German Archaeological Institute (DAI-Madrid) (Collaborateur), Jun 2015, Madrid, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de &amp;quot;l’empire arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Quand l’usage fait l’image. Les Gaulois, de la manipulation historique à l’archétype. Nouvelle enquête historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludivine Péchoux; Oriane Hébert, Sep 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Piolaine (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer&amp;quot; l’or monnayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat, commerce et nécropole. Un port de La Tène D1 à Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’AFEAF (Association Française de l’Étude de l’Âge du Fer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle monnaie en laiton au nom de Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 Colloque du G.M.P.C.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen d’archéométrie de l’université de Liège, Apr 2011, liege, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses élémentaires à l’étude de la fabrication des monnaies d’or gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique "La fabrication monétaire dans l’Antiquité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bibracte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des monnayages en or gaulois, IIIe-Ier s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Université de Toulouse " L’or des Anciens. Techniques, sociétés, cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Cauuet, Apr 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait monétaire gaulois. Les monnayages du Centre de la Gaule (IIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le Charaktèr du Prince. Expressions monétaires du pouvoir en temps de troubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François-Rabelais, Tours, CeRMAHVA; Université d’Orléans, IRAMAT, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’alliages d’or de bas titre, comparaison des résultats obtenus par différentes méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses métalliques aux recherches numismatiques antiques. Études de cas : les bronzes de Marseille et le monnayage arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie, source d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRES Orléans-Tours-Poitiers, Feb 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des trésors gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des historiens de l’Université d’Orléans sur le thème Trésors et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Mar 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire : « L’argent, en avoir ou pas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPH, Oct 2006, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du monnayage arverne dans les monnayages gaulois du Centre et du Sud de la Gaule aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque de Groupe des méthodes pluridisciplinaires contribuant à l’archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le territoire à l’âge du Fer en Europe nord-alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Buchsenschutz; Katherine Gruel, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotopes contribution to the study of celtic silver coinages from central Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana di Metallurgia, Sep 2003, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies arvernes (Vercingétorix, Cas) en orichalque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2003, Clermont-Ferrand, France. pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Université d’Orléans Pouvoir, Écriture, Discours. L’or dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Jan 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des isotopes du plomb à l’étude des monnayages d’argent gaulois du centre de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council, Sep 2003, Madrid, Espagne. pp.415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du monnayage arverne dans les monnayages gaulois du centre et du sud de la Gaule aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council, Sep 2003, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’argent arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2002, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnayages en or arverne et biturige cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2001, Epinal, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flans monétaires en bronze de la fin de l’âge du Fer : le site des anciennes usines Vernin à Melun (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-349, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre imitation et appropriation : vers la définition d’un art monétaire celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer, Actes du 46e colloque international de l'AFEAF, Aix-en-Provence, 26-28 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2024, Afeaf, 978-2-9567407-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenabum : l’atelier monétaire et le monnayage carnute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaël Rideau; Pierre Allorant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Histoire de ville", série Centre-Val de Loire, 978-2-7535-9889-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek and Celtic gold (4th-3rd c. BC.): transfer or interplay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS, Le pouvoir de l’or / The power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.221-252, 2023, Scripta Antiqua, 978-2356135780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold for a Revolution: the sources of Caesar’s gold coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.411-430, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métal à la monnaie : essai de caractérisation de l’argent monnayé en Europe occidentale au Second âge du Fer. Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-282, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de quinaires gaulois de Bassing (Moselle). Une encaisse à vocation militaire du début de la période augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomashausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Guihard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, Bibliothèque nationale de France, pp.1-142, 2023, Trésors Monétaires, 978-2-7177-2904-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of the first Roman gold coins (3rd century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.343-362, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.9-25, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek and Celtic gold (4th-3rd c. BC.): transfer or interplay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Suspène; Maryse Blet-Lemarquand; Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. Le pouvoir de l'or/The Power of gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, 2023, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d’Or) : un ensemble majeur pour la compréhension de la production d’argent monnayé du Centre-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier". Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, BNF, pp.143-172, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numismatique, archéologie et histoire monétaires de l’Europe celtique (1), résumé des conférences 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fr. Duyrat; S. Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires 61, Ausonius, pp.9-12, 2021, 978-2-35613-395-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or monnayé et thésaurisation en Europe celtique au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule. Actes du colloque “Le luxe en Gaule”, Musée départemental Arles antique 16-17 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Ausonius Éditions, pp.151-167, 2021, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires (750-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile LA-ICP-MS Analysis of Ancient Gold Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, Metals, and Money: Ancient World Studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Spink, pp.195-206, 2020, RNS Special Publication, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coinages and economic practices between the 3rd century and the beginning of the 2nd century BC in temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Smělý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (2), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-212, 2020, 978-2-9567407-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faciès monétaire de l’oppidum de Villeneuve-sur-Yonne, « Château » (Yonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons : archéologie et histoire d'un peuple gaulois. Catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.187-189, 2018, 978-94-6161-476-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numismatique et archéométrie : une contribution renouvelée aux études sur l'âge du Fer européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eneko Hiriart; Julia Genechesi; Veronica Cicolani; Stéphane Martin; Sylvia Nieto-Pelletier; Fabienne Olmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Bibracte, pp.61-66, 2018, Bibracte, 978-2-909668-97-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « monnayage » d’or particulier : les globules à la croix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons : archéologie et histoire d'un peuple gaulois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.190-193, 2018, 978-94-6161-476-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie de sa pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eneko Hiriart; Julia Genechesi; Veronica Cicolani; Stéphane Martin; Sylvia Nieto-Pelletier; Fabienne Olmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Bibracte, pp.15-16, 2018, Bibracte, 978-2-909668-97-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des indices de métallurgie monétaire au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-520, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Platinum and Palladium Relevant Tracers for Ancient Gold Coins? Archaeometallurgical and Archaeometric Data to Study an Antique Numismatic Problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montero-Ruiz, Ignacio; Perea Caveda, Alicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2017, Bibliotheca Praehistorica Hispana, 9788400102883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un système monétaire armoricain basé sur le billon à la fin de l’indépendance gauloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Caccamo Caltabiano; Benedetto Carroccio; Daniele Castrizio; Mariangela Puglisi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of XV International Numismatic Congress : Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Arbor Sapientiae Editore, pp.558-562, 2017, 978-88-94820-31-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercingétorix et d’autres…quand César entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genechesi, Julia; Pernet, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Celtes et la monnaie : des Grecs aux surréalistes. Vatalogue de l’exposition organisée par le Musée cantonal d’archéologie et d’histoire et le Musée monétaire cantonal de Lausanne, 1er septembre au 12 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.120-121, 2017, Document du Musée cantonal d'archéologie et d'histoire ; Document du Musée monétaire cantonal, 978-2-88474-397-6 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Égée à la Gaule, aux sources de la monnaie d’or celte occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genechesi, Julia; Pernet, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Celtes et la monnaie : des Grecs aux surréalistes. Vatalogue de l’exposition organisée par le Musée cantonal d’archéologie et d’histoire et le Musée monétaire cantonal de Lausanne, 1er septembre au 12 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.39-41, 2017, Document du Musée cantonal d'archéologie et d'histoire ; Document du Musée monétaire cantonal, 978-2-88474-397-6 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orichalque monnayé gaulois : de la guerre des Gaules à la réforme monétaire augustéenne, genèse de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault; Andrew M. Burnett; Vincent Drost; Arnaud Suspène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et les provinces : monnayage et histoire. Mélanges offerts à Michel Amandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Editions Ausonius, pp.89-103, 2017, Numismatica Anatolica, 978-2-35613-197-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et déconstruction de &amp;quot;l’empire arverne&amp;quot; : la numismatique face à un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hébert, Oriane; Péchoux, Ludivine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaulois : images, usages &amp; stéréotypes. Actes du colloque de Clermont-Ferrand "Quand l’usage fait l’image. Les Gaulois, de la manipulation historique à l’archétype, nouvelle enquête historiographique", 18-19 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Monique Mergoil, pp.245-258, 2017, Hors collection, 978-2-35518-066-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt monétaire dans la ferme gauloise de Laniscat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières villes de l'Ouest : agglomérations gauloises de Bretagne et Pays de la Loire [Exposition, Musée archéologique de Jublains, 30 avril 2016-31 mars 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique départemental, pp.121-122, 2016, 978-2-917900-80-2 (br.), 2-917900-80-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krmniceck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Mihailescu-Birliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirl Militky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernward Ziegaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnold-Biucchi, Carmen; Caccamo Caltabiano, Maria; International Numismatic Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of numismatic research 2008-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Arbor Sapientiae, pp.244-277, 2015, Special publication / International Association of Professional Numismatists, 9788897805427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat, commerce et nécropole. Un port de La Tène D1 à Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-514, 2015, Mémoires, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04003443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et l’argent monnayés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.133-159, 2014, Sciences archéologiques, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises de l’Orne, de la Mayenne et de la Sarthe, approches typologique, analytique et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 883, Presses universitaires de Franche-Comté, pp.247-260, 2011, Annales littéraires de l'Université de Besançon, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00612478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress, Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council; Spink &amp; Son, pp.1217-1225, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotopes contribution to the study of celtic silver coinages from central Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : archaeometallurgy in Europe, 24-25-26 September 2003, Milan, Italy : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione italiana metallurgia, pp.277-282, 2003, 88-85298-50-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usurpation d’identité : la monnaie BRI/COMA du dépôt de Laignes (Côte-d’Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (7), pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Chevanceaux (Charente-Maritime) : nouvelles données numismatiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80-06, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers monnayages celtiques en laiton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Ingots’ from the second Iron Age. A first overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actes du XVIIIe congrès UISPP, 4-9 juin 2018, Session XXXIV-1 : Conditions for the adoption of money, crossed contributions from weighted metal to Ancient coins, 46 | 2020, pp.185-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael NICK, en collaboration avec Markus PETER, Hugo W. DOPPLER, Susanne FREY-KUPPER, Die Keltischen Münzen der Schweiz : Katalog und Auswertung, Teil 1 : Auswertung und Tafeln, Teil 2 : Katalog Aargau-Freiburg, Teil 3 : Katalog Genf-Zürich, Schweiz, Liechtenstein, Schweizerische Akademie der Geistes- und Sozialwissenschaften, Inventar der Fundmünzen der Scweiz, Bern, 2015, ISBN 978-2-940086-11-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la monnaie fiduciaire. Regards croisés sur l’apparition de la monnaie celtique en alliages cuivreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imiter, innover. L'adoption de la monnaie d'or frappée en Gaule celtique, IIIe siècle av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : De la drachme au bitcoin. La monnaie, une innovation en perpétuel renouvellement, S20, pp.55-79. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies au nom de Vercingétorix. Une &amp;quot;politique monétaire&amp;quot; gauloise de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'Antiquité à nos jours. hors serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection des monnaies celtique du musée de la Romanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62e Journées numismatiques de la SFN, Nîmes, 31 mai-02 juin 2019, 74 (6), pp.162-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip de JERSEY, Coin Hoards in Iron Age Britain, The British Numismatic Society, Spink, Londres, 2014, 474 p., ISBN 978-1907-427-381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats. Le projet ATMOCE « L’ATelier MOnétaire gaulois de CEnabum. Production des bronzes carnutes, IIe-Ier s. av. n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la société Française de numismatique, 2018/06, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions monétaires en territoire carnute, la place de Cenabum : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roux-Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journées numismatiques à Orléans, 6, pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche genrée des monnayages celtiques : iconographie et usages de la monnaie au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sensualité et sexualité en numismatique. Journée d’études de la SFN organisée par MM. Jérôme JAMBU et Thibault CARDON, 72 (10), pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère aux types de Philippe II de Macédoine découvert à Saint-Silvain-Montaigut (Creuse). Une contribution à l’étude de la genèse des monnayages d’or gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 - 2016/2017, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du &amp;quot;Traité de Numismatique celtique&amp;quot;?: Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Que reste-t-il du Traité de numismatique celtique ? Relire l'oeuvre de Jean-Baptiste Colbert de Beaulieu (1905-1995) vingt ans après. Actes du colloque du 27-28 novembre 2015, 162, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères aux types de Philippe II de Macédoine : de l'Égée à la Gaule, des originaux aux imitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.171-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère de la série dite de &amp;quot;Montmorot&amp;quot; découvert à Montans (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et &amp;quot;lingotières&amp;quot; du second âge du Fer : l’analyse élémentaire des résidus métalliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 3, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires, métallographiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, A Survey of Numismatic Research, 16, pp.743-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statère d’or de Philippe II de Macédoine trouvé à Monaco en 1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tracer » l’or monnayé : le comportement des éléments traces de l’or au cours des opérations de refonte et d’affinage. Application à la numismatique antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (4), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02364039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Piolaine (Ille-et-Vilaine) : deux exemplaires en billon de type hybride ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.264-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard, Monnaie et société chez les peuples gaulois de la basse vallée de la Seine. Recherches sur les usages monétaires d’une région entre le début du IIIe et la fin du Ier siècle avant J.-C., Éditions Monique Mergoil, Montagnac, 2012, 421 p., ISBN 978-2-35518-016-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.665-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme : recherches sur le monnayage d’or ambien (IIIe-Ier siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle monnaie en laiton au nom de Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portrait monétaire gaulois: les monnayages du Centre de la Gaule (IIIe‑Ier siècles a. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Études Anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Charaktèr du Prince, XLIX, pp.235-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et numismatique gauloise: une contribution du Cabinet des Médailles de Bruxelles à l’histoire des Rèmes et des Trévires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.129-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.IMA.1.102412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons de coins et or gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (166), pp.51-70. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2010.2929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard, Monnaies gauloises et circulation monétaire dans l'actuelle Normandie. Collection de la médiathèque municipale de Bayeux (Calvados), Caen (Publications du CRAHM), 2008, 131 p., ill., ISBN 978-2-902685-45-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.464-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paire de fibules en or du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. : autour d’une découverte de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Corent (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.191-225. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies arvernes (Vercingétorix, Cas) en orichalque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (160), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2004.2550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage en or arverne : essai de chronologie relative à partir des données typologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (158), pp.37-91. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2002.1435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle des moules à alvéoles découverts sur l'oppidum d'Amboise (Indre-et-Loire) : l'apport de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Réaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and establishment of brass coins in Eastern Gaul at the end of the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société française de numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques de la Société française de numismatique (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire gaulois de Soudan (Loire-Atlantique). Analyse par LA-ICP-MS d’un monnayage de bas or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frapper monnaie. Trois siècles de production, de circulation et d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois d’Orléans. Production et circulation des monnaies de bronze carnutes au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d'or), site du &amp;quot;Grand Verger Auger&amp;quot;. Rapport d'étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université d'Orléans; DRAC Bourgogne - Franche-Comté. 2020, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du mobilier métallique en or, argent et alliages cuivreux mis au jour sur le site de Blainville-sur-Orne (Calvados). Rapport d'analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-Centre Ernest Babelon; Université d'Orléans (UO); INRAP. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ATelier MOnétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE), rapport de PCR 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre-Val de Loire. 2020, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier monétaire gaulois de Cenabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ATMOCE. 2019, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ATelier MOnétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. n. è. (ATMOCE), rapport de PCR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre-Val de Loire. 2019, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets prêtés par le Musée d’Archéologie nationale dans le cadre du projet Celtic Gold. Rapport d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'archéologie nationale (Saint-Germain-en-Laye). 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des études réalisées à l’IRAMAT-CEB sur les objets du trésor de Beringen dans le cadre du projet Celtic Gold (ANR DFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Gallo-Romeins (Tongres). 2018, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de résidus d’or du mobilier funéraire de Warcq (Ardennes, LT D1). Rapport d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies du dépôt monétaire de Tayac conservées au Musée Saint-Raymond de Toulouse. Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée Saint-Raymond (Toulouse). 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies et objets du dépôt de Tayac conservés au Musée d’Aquitaine (Bordeaux). Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Aquitaine (Bordeaux). 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statère dit de Pons M1983.1 conservé au musée de Saintes : une imitation précoce du statère de Philippe II de Macédoine. Rapport d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée de Saintes (Charente-Maritime). 2015, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métallurgies des non-ferreux hors argent. L’affinage de l’or. Suivre les éléments traces. Rapport pour Fl. Téreygeol (dir), PCR Paléométallurgies et expérimentations. Recherches sur les chaines de production des métaux aux périodes anciennes, Document Final de Synthèse, 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2015, p. 145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de creuset découvert sur le site 10 de l’A150, commune de Motteville (Seine-Maritime), second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lingotières » du site de Châteaumeillant (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des monnaies gauloises sous l’œil du cyclotron. Poster exposé au Museum d’Orléans pour la biodiversité et l’Environnement dans le parcours d’exposition « Brèves du territoire », Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier Monétaire gaulois de CEnabum. Production des monnaies en alliages cuivreux attribuées aux Carnutes, IIe-Ier s. av. J.-C. 193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la Région Centre-Val de Loire 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVREVS. Le Pouvoir de l’or / The Power of Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2023, Scripta Antiqua 171, 978-2-35613-578-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Ausonius, 2021, 978-2-35613-395-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l’honneur de Katherine Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29, pp.422, 2018, Bibracte, Vincent Guichard, 9782909668975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des monnaies celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BnF Editions; Musée d'archéologie nationale, 2013, 978-2-7177-2566-7, 978-2-9532-4286-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises. Origine, fabrication, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 360, pp.85, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz N&#252;mrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bocciarelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564109v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sint&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parisot-Sillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Charlet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02561865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556512v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385192v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/histoire-dorleans/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afeaf.org/__colloques/fiche.asp?idModele=46&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385138v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Sm&#283;l&#253;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.csic.es/publicaciones/libros/12822/978-84-00-10287-6/archaeometallurgy-in-europe-iv.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03024997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03025121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03024985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03025050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krmniceck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Mihailescu-Birliba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirl Militky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernward Ziegaus" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclerc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6622" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556772v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556568v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493406v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0055" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553290v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014556v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164494v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613871v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527667v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364039v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557997v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829782v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3819" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02496269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IMA.1.102412" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B33F45DC8DE43E605C3A5C281D3C5F5EE05BBAD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02496257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2010.2929" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557982v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829795v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3311" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2004.2550" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2002.1435" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087321v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132001v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887896v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131995v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132076v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132081v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892172v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617037v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876379v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019737v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887688v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163527v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz N&#252;mrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bocciarelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sint&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parisot-Sillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Charlet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02561865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556512v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afeaf.org/__colloques/fiche.asp?idModele=46&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/histoire-dorleans/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385138v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Sm&#283;l&#253;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.csic.es/publicaciones/libros/12822/978-84-00-10287-6/archaeometallurgy-in-europe-iv.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03024997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03024985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03025121v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03025050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krmniceck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Mihailescu-Birliba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirl Militky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernward Ziegaus" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclerc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6622" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556772v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556568v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493406v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014573v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0055" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014556v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164494v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613871v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02527667v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02364039v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557997v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829782v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3819" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02496269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IMA.1.102412" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B33F45DC8DE43E605C3A5C281D3C5F5EE05BBAD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02496257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2010.2929" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557982v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829795v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3311" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2004.2550" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2002.1435" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03014786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087321v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132001v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887896v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131995v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132076v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132081v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892172v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617037v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876379v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019737v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887688v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163527v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02163541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>