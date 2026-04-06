--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -115,546 +115,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
+                <w:t xml:space="preserve">Stress Responses after Different Release-Times in Wintering Reed Buntings Emberiza schoeniclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bariod</w:t>
+                <w:t xml:space="preserve">Gildas Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Ferté</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimania Benabed</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
+              <w:t xml:space="preserve">Ardeola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13157/arla.72.2.2025.ra6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186251v1</w:t>
+                <w:t xml:space="preserve">hal-05127031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Responses after Different Release-Times in Wintering Reed Buntings Emberiza schoeniclus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Lemonnier</w:t>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
+                <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Debenest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardeola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (2), </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13157/arla.72.2.2025.ra6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127031v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids negatively relate to body mass on the short‐term in a free‐ranging ungulate</w:t>
+                <w:t xml:space="preserve">Age and spatio-temporal variations in food resources modulate stress-immunity relationships in three populations of wild roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas D Lalande</w:t>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Marine Hollain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Duhayer</w:t>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330, pp.114141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154267v1</w:t>
+                <w:t xml:space="preserve">hal-03857877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and spatio-temporal variations in food resources modulate stress-immunity relationships in three populations of wild roe deer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Glucocorticoids negatively relate to body mass on the short‐term in a free‐ranging ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas D Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+                <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 330, pp.114141. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.09769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857877v1</w:t>
+                <w:t xml:space="preserve">hal-04154267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering the storm: Decreased activity and glucocorticoid levels in response to inclement weather in breeding Columbian ground squirrels</w:t>
               </w:r>
@@ -813,51 +813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -960,51 +960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 22 (3), pp.1002-1015. </w:t>
@@ -1036,364 +1036,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding in two isolated populations of wild roe deer (Capreolus capreolus) reveals variation in gastrointestinal nematode community composition between regions and among age classes</w:t>
+                <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Beaumelle</w:t>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth M Redman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Slimania Benabed</w:t>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-05087-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721731v1</w:t>
+                <w:t xml:space="preserve">hal-03223446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabarcoding in two isolated populations of wild roe deer (Capreolus capreolus) reveals variation in gastrointestinal nematode community composition between regions and among age classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth M Redman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Cheynel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Jill de Rijke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Janneke Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-05087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223446v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term telomere dynamics is associated with glucocorticoid levels in wild populations of roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1483,64 +1483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
@@ -1617,64 +1617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (5), pp.1380-1391. </w:t>
@@ -1706,377 +1706,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Cheynel</w:t>
+                <w:t xml:space="preserve">The neutrophil to lymphocyte ratio indexes individual variation in the behavioural stress response of wild roe deer across fluctuating environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Douhard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Typhaine Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (11), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-019-2755-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390013v1</w:t>
+                <w:t xml:space="preserve">hal-02619393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neutrophil to lymphocyte ratio indexes individual variation in the behavioural stress response of wild roe deer across fluctuating environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+                <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel Merlet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (11), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (1), pp.55-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-019-2755-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619393v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Linking organismal functions, life history strategies and population performance, 87 (4), pp.921-932. </w:t>
@@ -2242,291 +2242,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t>
+                <w:t xml:space="preserve">Body Girth as an Alternative to Body Mass for Establishing Condition Indexes in Field Studies: A Validation in the King Penguin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zapater</w:t>
+                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Granier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.533-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/667540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201454v1</w:t>
+                <w:t xml:space="preserve">hal-00725011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Girth as an Alternative to Body Mass for Establishing Condition Indexes in Field Studies: A Validation in the King Penguin.</w:t>
+                <w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bize</w:t>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Criscuolo</w:t>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Le Vaillant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (5), pp.533-542. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/667540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725011v1</w:t>
+                <w:t xml:space="preserve">hal-01201454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2681,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.72.2.2025.ra6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Tamian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe D Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neuhaus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Neuhaus Ruckstuhl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2023.105426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.448015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01809-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12729" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.72.2.2025.ra6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Tamian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe D Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neuhaus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Neuhaus Ruckstuhl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2023.105426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.448015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01809-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12729" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>