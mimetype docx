--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -115,278 +115,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Responses after Different Release-Times in Wintering Reed Buntings Emberiza schoeniclus</w:t>
+                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Lemonnier</w:t>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+                <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Debenest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardeola</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13157/arla.72.2.2025.ra6⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127031v1</w:t>
+                <w:t xml:space="preserve">hal-05186251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress Responses after Different Release-Times in Wintering Reed Buntings Emberiza schoeniclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Gildas Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Ferté</w:t>
+                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimania Benabed</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bidault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.45. </w:t>
+              <w:t xml:space="preserve">Ardeola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13157/arla.72.2.2025.ra6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186251v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and spatio-temporal variations in food resources modulate stress-immunity relationships in three populations of wild roe deer</w:t>
               </w:r>
@@ -813,51 +813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1036,295 +1036,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
+                <w:t xml:space="preserve">Metabarcoding in two isolated populations of wild roe deer (Capreolus capreolus) reveals variation in gastrointestinal nematode community composition between regions and among age classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Cheynel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Camille Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Elizabeth M Redman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill de Rijke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-05087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223446v1</w:t>
+                <w:t xml:space="preserve">hal-03721731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding in two isolated populations of wild roe deer (Capreolus capreolus) reveals variation in gastrointestinal nematode community composition between regions and among age classes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill de Rijke</w:t>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janneke Wit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slimania Benabed</w:t>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.594. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-05087-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721731v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term telomere dynamics is associated with glucocorticoid levels in wild populations of roe deer</w:t>
               </w:r>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (5), pp.1380-1391. </w:t>
@@ -1706,351 +1706,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neutrophil to lymphocyte ratio indexes individual variation in the behavioural stress response of wild roe deer across fluctuating environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+                <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel Merlet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-019-2755-z⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (1), pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619393v1</w:t>
+                <w:t xml:space="preserve">hal-02390013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Cheynel</w:t>
+                <w:t xml:space="preserve">The neutrophil to lymphocyte ratio indexes individual variation in the behavioural stress response of wild roe deer across fluctuating environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Douhard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 189 (1), pp.55-68. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (11), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-019-2755-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390013v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,291 +2242,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Girth as an Alternative to Body Mass for Establishing Condition Indexes in Field Studies: A Validation in the King Penguin.</w:t>
+                <w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bize</w:t>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Criscuolo</w:t>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Le Vaillant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (5), pp.533-542. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/667540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725011v1</w:t>
+                <w:t xml:space="preserve">hal-01201454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t>
+                <w:t xml:space="preserve">Body Girth as an Alternative to Body Mass for Establishing Condition Indexes in Field Studies: A Validation in the King Penguin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zapater</w:t>
+                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Granier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.533-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/667540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201454v1</w:t>
+                <w:t xml:space="preserve">hal-00725011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2681,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.72.2.2025.ra6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Tamian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe D Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neuhaus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Neuhaus Ruckstuhl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2023.105426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.448015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01809-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12729" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.72.2.2025.ra6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Tamian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe D Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neuhaus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Neuhaus Ruckstuhl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2023.105426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.448015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01809-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12729" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>