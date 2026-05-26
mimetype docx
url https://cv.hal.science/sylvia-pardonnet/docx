--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -115,278 +115,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
+                <w:t xml:space="preserve">Stress Responses after Different Release-Times in Wintering Reed Buntings Emberiza schoeniclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bariod</w:t>
+                <w:t xml:space="preserve">Gildas Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Ferté</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimania Benabed</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
+              <w:t xml:space="preserve">Ardeola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13157/arla.72.2.2025.ra6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186251v1</w:t>
+                <w:t xml:space="preserve">hal-05127031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Responses after Different Release-Times in Wintering Reed Buntings Emberiza schoeniclus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Lemonnier</w:t>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
+                <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Debenest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardeola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (2), </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13157/arla.72.2.2025.ra6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127031v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and spatio-temporal variations in food resources modulate stress-immunity relationships in three populations of wild roe deer</w:t>
               </w:r>
@@ -813,51 +813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1094,51 +1094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill de Rijke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimania Benabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.594. </w:t>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (5), pp.1380-1391. </w:t>
@@ -1706,295 +1706,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Cheynel</w:t>
+                <w:t xml:space="preserve">The neutrophil to lymphocyte ratio indexes individual variation in the behavioural stress response of wild roe deer across fluctuating environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Douhard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Typhaine Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (11), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-019-2755-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390013v1</w:t>
+                <w:t xml:space="preserve">hal-02619393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neutrophil to lymphocyte ratio indexes individual variation in the behavioural stress response of wild roe deer across fluctuating environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+                <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel Merlet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (11), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (1), pp.55-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-019-2755-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619393v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t>
               </w:r>
@@ -2006,51 +2006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,291 +2242,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t>
+                <w:t xml:space="preserve">Body Girth as an Alternative to Body Mass for Establishing Condition Indexes in Field Studies: A Validation in the King Penguin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zapater</w:t>
+                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Granier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.533-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/667540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201454v1</w:t>
+                <w:t xml:space="preserve">hal-00725011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Girth as an Alternative to Body Mass for Establishing Condition Indexes in Field Studies: A Validation in the King Penguin.</w:t>
+                <w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bize</w:t>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Criscuolo</w:t>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Le Vaillant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (5), pp.533-542. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/667540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725011v1</w:t>
+                <w:t xml:space="preserve">hal-01201454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2681,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.72.2.2025.ra6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Tamian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe D Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neuhaus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Neuhaus Ruckstuhl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2023.105426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.448015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01809-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12729" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.72.2.2025.ra6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Tamian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe D Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neuhaus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Neuhaus Ruckstuhl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2023.105426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.448015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01809-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12729" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Vaillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>