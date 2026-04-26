--- v0 (2026-04-01)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Déderix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The death of collective tombs in Middle Bronze Age Crete: new evidence from Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Caloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Martinez-Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorikos, une cité minière sur les rives de la mer Egée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tarantola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.502-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too many secondary burials in Minoan Crete?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.101354. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2021.101354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Thorikos: Preliminary report of the 2018 and 2019 fieldwork campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorikos Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of M. Gillings, P. Hacıgüzeller and G. Lock (eds). Archaeological Spatial Analysis. A Methodological Guide, 2020, London & New York: Routledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.439-444. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Θορικός</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roald Docter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laffineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kapetanios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches aux ‘Magasins Dessenne’ à Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π. Ε. Σερρών, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disuse or deliberate closure? Processes of abandonment in the Pre- and Protopalatial cemetery at Sissi (Zone 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Caloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Cretan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siting and sighting tombs in Prepalatial Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur.. la Ville" organisé à l'Ecole française d'Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment after four summers on the Velatouri hilltop, Thorikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kapsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Nazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Day on Belgian Archaeological Research in the Ancient Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nécropoles minoennes de Malia : Les fouilles de Marthe Oulié en 1924-1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melimera – Journée d’étude des membres de l’École française d’Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorikos. Un centre minier multi-millénaire dans le Laurion (Attique, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence présentée à l'invitation d'ARPAMED et ARKHEOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent archaeological activities at Prehistoric Thorikos (Lavriotiki, Attica) by the Belgian School at Athens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology@Thessaloniki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent field work in Thorikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roald Docter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Day on Belgian Archaeological Research in the Ancient Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Thorikos (Greece, Attica). Preliminary results from the settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage funéraire crétois aux époques prépalatiale, protopalatiale et néopalatiale (env. 3100-1450 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melimera – Journée d’étude des membres de l’École française d’Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, athens, Greece, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burying the dead in Late Prepalatial and Protopalatial Crete. New evidence from the cemetery of Sissi (Zone 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavations on the Central Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jusseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Pyla-Kokkinokremos: Report on the 2014-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.15-70, 2023, 978-2-39061-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prepalatial and Protopalatial Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driessen Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.37-54, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Conducted During the 2017-2019 Campaigns: Zone 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Driessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi, V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.436-441, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavation of the North-West Wing: Zone 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Driessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi, V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.234-264, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quest of Vesalius’ Grave. New Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Van Hee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of Vesalius. An Exciting Series of New Insights into Life and Work of Andreas Vesalius and His Friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garant, pp.219-238, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D du Bâtiment Dessenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athos Agapiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devolder M. &amp; Caloi I., Le Bâtiment Dessenne et les abords Sud-Ouest du palais dans l’établissement pré- et protopalatial de Malia (Études crétoises 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What defines a Collective Grave?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cemetery at Sissi : report on the 2011 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Schoep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driessen, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi I : preliminary report on the 2011 campaign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.27-52, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain-la-Neuve, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Déderix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pencil and dust: women who shaped archaeology in Greece and the Greek World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Athènes. BCH Suppl. (74), 2025, 978-2-86958-673-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain-la-Neuve, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The death of collective tombs in Middle Bronze Age Crete: new evidence from Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Caloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Martinez-Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorikos, une cité minière sur les rives de la mer Egée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tarantola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.502-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Thorikos: Preliminary report of the 2018 and 2019 fieldwork campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorikos Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of M. Gillings, P. Hacıgüzeller and G. Lock (eds). Archaeological Spatial Analysis. A Methodological Guide, 2020, London & New York: Routledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.439-444. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too many secondary burials in Minoan Crete?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.101354. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2021.101354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Θορικός</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roald Docter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laffineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kapetanios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches aux ‘Magasins Dessenne’ à Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π. Ε. Σερρών, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disuse or deliberate closure? Processes of abandonment in the Pre- and Protopalatial cemetery at Sissi (Zone 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Caloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Cretan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siting and sighting tombs in Prepalatial Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur.. la Ville" organisé à l'Ecole française d'Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment after four summers on the Velatouri hilltop, Thorikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kapsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Nazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Day on Belgian Archaeological Research in the Ancient Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nécropoles minoennes de Malia : Les fouilles de Marthe Oulié en 1924-1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melimera – Journée d’étude des membres de l’École française d’Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorikos. Un centre minier multi-millénaire dans le Laurion (Attique, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence présentée à l'invitation d'ARPAMED et ARKHEOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent archaeological activities at Prehistoric Thorikos (Lavriotiki, Attica) by the Belgian School at Athens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology@Thessaloniki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent field work in Thorikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roald Docter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Day on Belgian Archaeological Research in the Ancient Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Thorikos (Greece, Attica). Preliminary results from the settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage funéraire crétois aux époques prépalatiale, protopalatiale et néopalatiale (env. 3100-1450 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melimera – Journée d’étude des membres de l’École française d’Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, athens, Greece, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burying the dead in Late Prepalatial and Protopalatial Crete. New evidence from the cemetery of Sissi (Zone 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavations on the Central Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jusseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Pyla-Kokkinokremos: Report on the 2014-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.15-70, 2023, 978-2-39061-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prepalatial and Protopalatial Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driessen Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.37-54, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Conducted During the 2017-2019 Campaigns: Zone 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Driessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi, V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.436-441, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavation of the North-West Wing: Zone 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Driessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi, V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.234-264, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quest of Vesalius’ Grave. New Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Van Hee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of Vesalius. An Exciting Series of New Insights into Life and Work of Andreas Vesalius and His Friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garant, pp.219-238, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D du Bâtiment Dessenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athos Agapiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devolder M. &amp; Caloi I., Le Bâtiment Dessenne et les abords Sud-Ouest du palais dans l’établissement pré- et protopalatial de Malia (Études crétoises 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What defines a Collective Grave?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cemetery at Sissi : report on the 2011 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Schoep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driessen, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi I : preliminary report on the 2011 campaign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.27-52, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Caloi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.38" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101354" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Balitsari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cantoro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Efstathiou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Docter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laffineur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bergemann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kapetanios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dederix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kapsali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Nazou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadimitriou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kress" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Dirix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Agapiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Schoep" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dederix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Caloi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadimitriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Balitsari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cantoro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Efstathiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101354" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Docter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laffineur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bergemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kapetanios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kapsali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Nazou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadimitriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kress" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Dirix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Agapiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Schoep" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>