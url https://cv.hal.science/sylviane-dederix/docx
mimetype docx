--- v1 (2026-04-26)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Déderix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pencil and dust: women who shaped archaeology in Greece and the Greek World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Athènes. BCH Suppl. (74), 2025, 978-2-86958-673-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain-la-Neuve, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The death of collective tombs in Middle Bronze Age Crete: new evidence from Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Caloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Martinez-Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorikos, une cité minière sur les rives de la mer Egée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tarantola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.502-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Thorikos: Preliminary report of the 2018 and 2019 fieldwork campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorikos Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of M. Gillings, P. Hacıgüzeller and G. Lock (eds). Archaeological Spatial Analysis. A Methodological Guide, 2020, London & New York: Routledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.439-444. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too many secondary burials in Minoan Crete?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.101354. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2021.101354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Θορικός</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roald Docter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laffineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kapetanios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches aux ‘Magasins Dessenne’ à Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π. Ε. Σερρών, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disuse or deliberate closure? Processes of abandonment in the Pre- and Protopalatial cemetery at Sissi (Zone 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Caloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Cretan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siting and sighting tombs in Prepalatial Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur.. la Ville" organisé à l'Ecole française d'Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment after four summers on the Velatouri hilltop, Thorikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kapsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Nazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Day on Belgian Archaeological Research in the Ancient Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nécropoles minoennes de Malia : Les fouilles de Marthe Oulié en 1924-1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melimera – Journée d’étude des membres de l’École française d’Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorikos. Un centre minier multi-millénaire dans le Laurion (Attique, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence présentée à l'invitation d'ARPAMED et ARKHEOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent archaeological activities at Prehistoric Thorikos (Lavriotiki, Attica) by the Belgian School at Athens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology@Thessaloniki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent field work in Thorikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roald Docter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Day on Belgian Archaeological Research in the Ancient Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Thorikos (Greece, Attica). Preliminary results from the settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage funéraire crétois aux époques prépalatiale, protopalatiale et néopalatiale (env. 3100-1450 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melimera – Journée d’étude des membres de l’École française d’Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, athens, Greece, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burying the dead in Late Prepalatial and Protopalatial Crete. New evidence from the cemetery of Sissi (Zone 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavations on the Central Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jusseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Pyla-Kokkinokremos: Report on the 2014-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.15-70, 2023, 978-2-39061-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prepalatial and Protopalatial Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driessen Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.37-54, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Conducted During the 2017-2019 Campaigns: Zone 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Driessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi, V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.436-441, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavation of the North-West Wing: Zone 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Driessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi, V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.234-264, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quest of Vesalius’ Grave. New Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Van Hee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of Vesalius. An Exciting Series of New Insights into Life and Work of Andreas Vesalius and His Friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garant, pp.219-238, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D du Bâtiment Dessenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athos Agapiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devolder M. &amp; Caloi I., Le Bâtiment Dessenne et les abords Sud-Ouest du palais dans l’établissement pré- et protopalatial de Malia (Études crétoises 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What defines a Collective Grave?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cemetery at Sissi : report on the 2011 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Schoep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driessen, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi I : preliminary report on the 2011 campaign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.27-52, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Déderix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pencil and dust: women who shaped archaeology in Greece and the Greek World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Athènes. BCH Suppl. (74), 2025, 978-2-86958-673-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain-la-Neuve, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and the institutions of archaeology in the Greek world: A history in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pencil and Dust. Women who shaped archaeology in Greece and the Greek world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Athènes, pp.227-236, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15xez⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From footnotes to history: The great women behind the great men of archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pencil and Dust. Women who shaped archaeology in Greece and the Greek world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Athènes, pp.383-400, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15xej⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an archaeology of women pioneers in Greece and the Greek world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pencil and Dust. Women who shaped archaeology in Greece and the Greek world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Athènes, pp.1-22, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15xev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavations on the Central Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jusseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Pyla-Kokkinokremos: Report on the 2014-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.15-70, 2023, 978-2-39061-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prepalatial and Protopalatial Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driessen Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.37-54, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Conducted During the 2017-2019 Campaigns: Zone 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Driessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi, V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.436-441, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavation of the North-West Wing: Zone 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Driessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi, V. Preliminary Report on the 2017-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.234-264, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quest of Vesalius’ Grave. New Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Van Hee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of Vesalius. An Exciting Series of New Insights into Life and Work of Andreas Vesalius and His Friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garant, pp.219-238, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D du Bâtiment Dessenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athos Agapiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devolder M. &amp; Caloi I., Le Bâtiment Dessenne et les abords Sud-Ouest du palais dans l’établissement pré- et protopalatial de Malia (Études crétoises 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What defines a Collective Grave?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cemetery at Sissi : report on the 2011 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Schoep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driessen, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi I : preliminary report on the 2011 campaign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.27-52, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The death of collective tombs in Middle Bronze Age Crete: new evidence from Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Caloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Martinez-Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorikos, une cité minière sur les rives de la mer Egée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tarantola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.502-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Thorikos: Preliminary report of the 2018 and 2019 fieldwork campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorikos Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of M. Gillings, P. Hacıgüzeller and G. Lock (eds). Archaeological Spatial Analysis. A Methodological Guide, 2020, London & New York: Routledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.439-444. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too many secondary burials in Minoan Crete?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.101354. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2021.101354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Θορικός</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roald Docter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laffineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kapetanios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches aux ‘Magasins Dessenne’ à Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π. Ε. Σερρών, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disuse or deliberate closure? Processes of abandonment in the Pre- and Protopalatial cemetery at Sissi (Zone 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Caloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Cretan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siting and sighting tombs in Prepalatial Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur.. la Ville" organisé à l'Ecole française d'Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment after four summers on the Velatouri hilltop, Thorikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kapsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Nazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Day on Belgian Archaeological Research in the Ancient Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nécropoles minoennes de Malia : Les fouilles de Marthe Oulié en 1924-1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melimera – Journée d’étude des membres de l’École française d’Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorikos. Un centre minier multi-millénaire dans le Laurion (Attique, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence présentée à l'invitation d'ARPAMED et ARKHEOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent archaeological activities at Prehistoric Thorikos (Lavriotiki, Attica) by the Belgian School at Athens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology@Thessaloniki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent field work in Thorikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roald Docter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis E. J. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Day on Belgian Archaeological Research in the Ancient Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Thorikos (Greece, Attica). Preliminary results from the settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Balitsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cantoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage funéraire crétois aux époques prépalatiale, protopalatiale et néopalatiale (env. 3100-1450 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melimera – Journée d’étude des membres de l’École française d’Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, athens, Greece, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burying the dead in Late Prepalatial and Protopalatial Crete. New evidence from the cemetery of Sissi (Zone 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dederix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dederix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Caloi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadimitriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Balitsari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cantoro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Efstathiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101354" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Docter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laffineur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bergemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kapetanios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kapsali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Nazou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadimitriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kress" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Dirix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Agapiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Schoep" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dederix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Dirix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cantoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athos Agapiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Schoep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Caloi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadimitriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Balitsari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Efstathiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Docter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laffineur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bergemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kapetanios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kapsali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Nazou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadimitriou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>