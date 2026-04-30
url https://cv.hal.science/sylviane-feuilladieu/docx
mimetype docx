--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Feuilladieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Habilitée à Diriger des Recherches en sociologie, Aix-Marseille Univ, ADEF UR 4671, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National Supérieur du Professorat et de l’Éducation d’Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessibilité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">scolaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus d'accessibilisation des environnements sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’aide à l’étude pour les élèves à &amp;quot;besoins éducatifs particuliers&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaires et pédagogiques de l’éducation inclusive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> enseignante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaire et professionnelle des acteurs de la scolarisation des élèves à &amp;quot;besoins éducatifs particuliers&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du Séminaire « Accessibilité, Professionnalisation, Inclusivité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Karine Millon-Fauré, Axe 1 du Laboratoire ADEF UR 4671, Aix-Marseille Univ.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du M2 « Pratiques de l’éducation inclusive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master MEEF, INSPE, Aix-Marseille Univ.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de mémoires de recherche de Master 2 et co-direction de thèses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Évaluer l’inclusivité d’un dispositif numérique dans l’éducation, approche pluridisciplinaire et systémique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.**  Contrat Ministère de l’Education nationale, Direction du numérique pour l’éducation. Groupe de travail numérique GTNUM EvaNumInclus. Co-pilotes du projet : Hervé Benoit (INSEI) et Frédéric Dupré (INSEI). Projet intégré à la Chaire Unesco Handicap-Éducation-Numérique (HEN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Pédagogie immersive ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche action participative-Ministère de l’Education nationale « Incubateur académique E-pim : pédagogie et apprentissages des élèves en environnement immersif dans le cadre d’un collège virtuel utilisant une dynamique avatariale ». Coordinatrice du projet : Martine Gadille (Aix-Marseille Univ, LEST).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Jeunes sourds en parcours bilingue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Recherche ADEF-IRES Marseille « Scolariser des jeunes sourds en ULIS-collège bilingue langue des signes française-français écrit ». Coordinatrice du projet : Teresa Assude (Aix-Marseille Univ, ADEF). Contrat financé par la Firah : &amp;quot;L’accessibilisation de situations d’apprentissage de notions mathématiques par des élèves sourds ou malentendants à partir de capsules vidéo bilingues Langue des Signes Française-français écrit&amp;quot; coordonné par  Karine Millon-Fauré (Aix-Marseille Univ, ADEF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des Pratiques sur le Handicap : Recherche et Intervention Scolaire (OPHRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du réseau de recherche coordonné par Teresa Assude (Aix-Marseille Univ, ADEF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (REF). Participation au symposium biannuel « Education inclusive ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Ampiric PIA3 Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l'équipe pilote Access coordonnée par Raphaèle Tsao (Aix-Marseille Univ, Psyclé).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail &amp;quot;Charte pour des pratiques enseignante sinclusives à destination des étudiants de l'Inspé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre. Coordinatrices du projet : Claire Enea-Drapeau et Marie-Laure Barbier  (Aix-Marseille Univ, Psychlé).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe de travail &amp;quot;Approche sociodidactique de la littérature&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réseau RESEIDA. Membre. Coordinateurs de l'axe : Marie-Sylvie Claude  (Université Grenoble Alpes, LITT&ARTS) et Patrick Rayou (Université Paris 8).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum). Comparaison des usages numériques d’enseignants et d’enseignants spécialisés en contexte d’enseignement distanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.249-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n°102, pp.249 - 265. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.102.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des parents au suivi de la scolarité de leur enfant en collège d’éducation prioritaire : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 52 (2), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.052.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilité des parents d’élèves à la scolarité de leur enfant en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Machado-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une sociologie de l’accessibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation bilingue d'élèves sourds en collège : qu'en disent des parents d'élèves sourds et entendants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une Unité localisée pour l’inclusion scolaire (Ulis) accueillant des jeunes sourds au collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive et innovation ordinaire. Quel &amp;quot;autrement capable&amp;quot; de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.092.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives, innovation ordinaire et l’autrement capable de l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (92), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.092.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être scolarisé dans un parcours bilingue langue des signes française-français écrit : ce qu’en disent les élèves sourds et entendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'accessibilité comme traduction : les acteurs à l’épreuve d'un dispositif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (44), pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’aide à l’étude en école élémentaire : comparaison entre des classes scolarisant des élèves désignés en situation de handicap et des classes scolarisant des élèves désignés avec des difficultés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (78), pp.25-45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'évolution du rapport au savoir mathématique de jeunes &amp;quot;décrocheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'accessibilité aux savoirs des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d'aide spécialisée des enseignants ordinaires du premier degré auprès des RASED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides pédagogiques aux élèves à besoins éducatifs particuliers : pratiques génériques ou spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de la désignation des élèves à &amp;quot;besoins éducatifs particuliers&amp;quot;: incidences sur leur scolarisation et sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Pelgrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'élèves en situation de handicap au collège : perception des élèves différents et de la différenciation pédagogique chez les autres élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Harma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation d'élèves dyslexiques sévères en classe ordinaire de collège : lien entre adaptations pédagogiques, points de vue des enseignants et vécu de l'expérience scolaire des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de la LSF dans la scolarisation d’élèves sourds soutenue par une ULIS-collège bilingue. Exemple de production et d’usages de ressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux à l’origine de la création des signes numériques en langues des signes : ASL, LSF et Libras. Création de capsules vidéos pour les apprentissages numériques des élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Nogueira de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Luchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plurimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et usage de ressources mathématiques pour les élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coéducation et classe ouverte : Une étude sur l'implication parentale dans une École Maternelle en REP +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets frontières et transformations en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production collaborative de capsules vidéo en mathématiques, dans une perspective inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du REF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPHRIS 2024 à Sherbrooke (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes didactiques auxiliaires pour soutenir les apprentissages mathématiques des élèves sourds scolarisés en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif coopératif dans le cadre d’une cité éducative et de l’aide aux devoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la TACD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le terreau formatif de l’imaginaire des pratiques inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l'OPHRIS : Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas en maternelle autour du dispositif « classes ouvertes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Relations écoles-familles et perspective inclusive de l’éducation : les apports de recherches collaboratives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès international AREF 2022, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche accompagnement en REP+ : repenser ensemble la coéducation collège-familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives : quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des parents d’élèves en éducation prioritaire à la scolarité de leur enfant : la co-éducation collège-familles au prisme de l’accessibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La société morale » - Symposium « Education et diversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIe Congrès international des sociologues de langue française (AISLF), Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion d'élèves sourds en collège : qu'en disent les jeunes et leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX° Colloque international Ophris « L’inclusion scolaire à la première personne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une unité localisée d’inclusion scolaire (ULIS) pour élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales du réseau francophone de Recherche en Education et Formation. Symposium « L’Education inclusive face à l'innovation ordinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives, innovation ordinaire et reconfiguration identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIes Rencontres du REF. Symposium « L’Education inclusive face à l'innovation ordinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servant Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Monino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et contraintes d’émergence et de fonctionnement d’une Unité Localisée pour l’Inclusion Scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sfere Provence « Apprentissage et éducation. Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes de langages des enseignants et stéréotypes de genre : une étude de cas en maternelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sfere Provence « Apprentissage et éducation. Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l’inclusion d’élèves sourds en classe ordinaire questionne les routines professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII° Colloque international Ophris « Éducation inclusive : Transitions - Transformations – Routines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et accessibilisation pédagogique : un possible chemin vers l’école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Déclinaisons multiples de ce qui fait accessibilité dans des contextes éducatifs dits inclusifs ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'université de Nantes. Numaccess 2017. Les usages du numérique entre compensation et accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes - ÉSPÉ, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international Ophris « Numérique et accessibilité dans l’enseignement scolaire et supérieur ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA; GRHAPES; OPHRIS, Jun 2016, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’aide à l’étude en école élémentaire : variations observées auprès des élèves à besoins éducatifs particuliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Construire une communauté éducative pour tous : contributions des acteurs du terrain ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure et intégrer les élèves à besoins éducatifs particuliers, au défi des normes, des usages et des habitus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Inclure, intégrer, adapter face aux besoins particuliers en France, en Suisse et au Canada : quelles pratiques professionnelles, quelles formations et pour quels apprentissages ? Congrès ACFAS « La recherche : zones de convergence et de créativité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques enseignantes inclusives en classe ordinaire, vecteur d'évolution professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Ophris « Ecole &amp; Handicap : Quels savoirs professionnels pour les pratiques inclusives ? ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au savoir d’élèves décrocheurs et stages « hyppocampe ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AECSE Actualité de la recherche en éducation et formation (AREF).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les enseignants modifient pour travailler avec les élèves à besoins éducatifs particuliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’école inclusive ou la ré-invention de l’école ? Sens des injonctions sociales, des conceptions théoriques et des pratiques scolaires ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes d’aide à l’étude en école élémentaire : comparaison des gestes d’aide à la compréhension de la consigne et à la réalisation de l’exercice dans des classes scolarisant des élèves « en situation de handicap » et des classes n’en scolarisant pas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international de l’Association pour des Recherches Comparatistes en Didactique « Savoirs, compétences : approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pédagogique et didactique pour les élèves décrocheurs : quel fonctionnement, quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Sociologie et didactiques : vers une transgression des frontières? ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les pratiques de co éducation entre parents et équipe de l’établissement. Projet recherche-formation-terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets recherche formation terrain (REP REP+) DAFIP Fédération SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation école-familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Olympio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions INSHEA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le monde scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2025, Educations et sociétés, 978-2-336-53017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en accessibilité scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, pp.181, 2021, 978-2-343-24308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie du peuple lycéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Felouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative production of video capsules in mathematics, from an inclusive perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection L’Esperluette – Education &amp; Formation. Editions Cépaduès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler la recherche, l’action et la formation pour des pratiques d’enseignement et de collaboration plus inclusives. C. Delorme et K. Millon-Fauré (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-426, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre accessible l’étude des mathématiques : analyse socio-didactique des temps d’interventions verbales d’un enseignant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le terreau formatif de l’imaginaire des pratiques inclusives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Géraldine Suau et Marie-José Gremmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2024, 9782384510856. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510856/04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes de langages des enseignants et stéréotypes de genre : une étude de cas en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Noémie Olympio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réussite scolaire, universitaire et professionnelle. Conditions, contextes, innovations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUP, 2021, 9791032003374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser des jeunes sourds, à l’épreuve de la transformation des routines d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Pelgrims; Teresa Assude; Jean-Michel Perez; Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SZH/CSPS, 2021, 978-3-905890-59-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et accessibilisation pédagogique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ebersold Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accessibilité ou la réinvention de l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions; ISTE Group, pp.103-121, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9011.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations d’enseignement « spécifique » au service de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer l’école ? Politiques, conceptions et pratiques dites inclusives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INS-HEA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation Ecole-Familles dans un réseau de l'éducation prioritaire [vague 2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Olympio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sfere Provence - Académie d'Aix-Marseille DAFIP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation Ecole-Familles dans un collège de l'éducation prioritaire [vague 1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sfere Provence - Académie d'Aix-Marseille Dafip. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École de la Deuxième Chance de Marseille. Étude d’un dispositif de formation : le stage Hippocampe-Mathématiques destinés aux stagiaires de l'E2C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AIx Marseille Université ADEF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AIX-MARSEILLE UNIVERSITE; LISEC-Université de Lorraine; CNASEA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Feuilladieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Habilitée à Diriger des Recherches en sociologie, Aix-Marseille Univ, ADEF UR 4671, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National Supérieur du Professorat et de l’Éducation d’Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessibilité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">scolaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus d'accessibilisation des environnements sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaires d’aide à l’étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaires et pédagogiques de l’éducation inclusive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> enseignante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaire et professionnelle des acteurs de la scolarisation inclusive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du Séminaire « Accessibilité, Professionnalisation, Inclusivité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Karine Millon-Fauré, Axe 1 du Laboratoire ADEF UR 4671, Aix-Marseille Univ.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du M2 « Pratiques inclusives et accessibilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master MEEF, INSPE, Aix-Marseille Univ.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : direction de thèses et de mémoires de recherche Master 2 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Évaluer l’inclusivité d’un dispositif numérique dans l’éducation, approche pluridisciplinaire et systémique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.**  Contrat Ministère de l’Education nationale, Direction du numérique pour l’éducation. GTNUM EvaNumInclus. Co-pilotes du projet : Hervé Benoit (INSEI) et Frédéric Dupré (INSEI). Projet intégré à la Chaire Unesco Handicap-Éducation-Numérique (HEN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Pédagogie immersive ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche action participative-Ministère de l’Education nationale « Incubateur académique E-pim : pédagogie et apprentissages des élèves en environnement immersif dans le cadre d’un collège virtuel utilisant une dynamique avatariale ». Coordinatrice du projet : Martine Gadille (Aix-Marseille Univ, LEST).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « scolarisation de Jeunes sourds en parcours bilingue LSF-français écrit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Recherche ADEF-IRES Marseille « Scolariser des jeunes sourds en ULIS-collège bilingue langue des signes française-français écrit ». Coordinatrice du projet : Teresa Assude (Aix-Marseille Univ, ADEF). Contrat financé par la Firah : &amp;quot;L’accessibilisation de situations d’apprentissage de notions mathématiques par des élèves sourds ou malentendants à partir de capsules vidéo bilingues Langue des Signes Française-français écrit&amp;quot; coordonné par  Karine Millon-Fauré (Aix-Marseille Univ, ADEF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des Pratiques sur le Handicap : Recherche et Intervention Scolaire (OPHRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du réseau de recherche coordonné par Teresa Assude (Aix-Marseille Univ, ADEF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (REF). Participation au symposium biannuel « Education inclusive ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Ampiric PIA3 Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l'équipe pilote Access coordonnée par Raphaèle Tsao, Claire Enea-Drapeau et Anne Gombert (Aix-Marseille Univ, Psyclé).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail &amp;quot;Charte pour des pratiques enseignante sinclusives à destination des étudiants de l'Inspé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre. Coordinatrices du projet : Claire Enea-Drapeau et Marie-Laure Barbier  (Aix-Marseille Univ, Psychlé).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe de travail &amp;quot;Approche sociodidactique de la littérature&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réseau RESEIDA. Membre. Coordinateurs de l'axe : Marie-Sylvie Claude  (Université Grenoble Alpes, LITT&ARTS) et Patrick Rayou (Université Paris 8).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n°102, pp.249 - 265. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.102.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum). Comparaison des usages numériques d’enseignants et d’enseignants spécialisés en contexte d’enseignement distanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.249-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilité des parents d’élèves à la scolarité de leur enfant en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Machado-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des parents au suivi de la scolarité de leur enfant en collège d’éducation prioritaire : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 52 (2), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.052.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une sociologie de l’accessibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation bilingue d'élèves sourds en collège : qu'en disent des parents d'élèves sourds et entendants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une Unité localisée pour l’inclusion scolaire (Ulis) accueillant des jeunes sourds au collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive et innovation ordinaire. Quel &amp;quot;autrement capable&amp;quot; de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.092.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives, innovation ordinaire et l’autrement capable de l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (92), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.092.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être scolarisé dans un parcours bilingue langue des signes française-français écrit : ce qu’en disent les élèves sourds et entendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'accessibilité comme traduction : les acteurs à l’épreuve d'un dispositif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (44), pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’aide à l’étude en école élémentaire : comparaison entre des classes scolarisant des élèves désignés en situation de handicap et des classes scolarisant des élèves désignés avec des difficultés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (78), pp.25-45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'évolution du rapport au savoir mathématique de jeunes &amp;quot;décrocheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'accessibilité aux savoirs des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d'aide spécialisée des enseignants ordinaires du premier degré auprès des RASED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides pédagogiques aux élèves à besoins éducatifs particuliers : pratiques génériques ou spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de la désignation des élèves à &amp;quot;besoins éducatifs particuliers&amp;quot;: incidences sur leur scolarisation et sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Pelgrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'élèves en situation de handicap au collège : perception des élèves différents et de la différenciation pédagogique chez les autres élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Harma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation d'élèves dyslexiques sévères en classe ordinaire de collège : lien entre adaptations pédagogiques, points de vue des enseignants et vécu de l'expérience scolaire des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de la LSF dans la scolarisation d’élèves sourds soutenue par une ULIS-collège bilingue. Exemple de production et d’usages de ressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux à l’origine de la création des signes numériques en langues des signes : ASL, LSF et Libras. Création de capsules vidéos pour les apprentissages numériques des élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Nogueira de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Luchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plurimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et usage de ressources mathématiques pour les élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coéducation et classe ouverte : Une étude sur l'implication parentale dans une École Maternelle en REP +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets frontières et transformations en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production collaborative de capsules vidéo en mathématiques, dans une perspective inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du REF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPHRIS 2024 à Sherbrooke (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif coopératif dans le cadre d’une cité éducative et de l’aide aux devoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la TACD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes didactiques auxiliaires pour soutenir les apprentissages mathématiques des élèves sourds scolarisés en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le terreau formatif de l’imaginaire des pratiques inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l'OPHRIS : Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas en maternelle autour du dispositif « classes ouvertes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Relations écoles-familles et perspective inclusive de l’éducation : les apports de recherches collaboratives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès international AREF 2022, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des parents d’élèves en éducation prioritaire à la scolarité de leur enfant : la co-éducation collège-familles au prisme de l’accessibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La société morale » - Symposium « Education et diversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIe Congrès international des sociologues de langue française (AISLF), Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche accompagnement en REP+ : repenser ensemble la coéducation collège-familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives : quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion d'élèves sourds en collège : qu'en disent les jeunes et leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX° Colloque international Ophris « L’inclusion scolaire à la première personne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une unité localisée d’inclusion scolaire (ULIS) pour élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales du réseau francophone de Recherche en Education et Formation. Symposium « L’Education inclusive face à l'innovation ordinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives, innovation ordinaire et reconfiguration identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIes Rencontres du REF. Symposium « L’Education inclusive face à l'innovation ordinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servant Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Monino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et contraintes d’émergence et de fonctionnement d’une Unité Localisée pour l’Inclusion Scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sfere Provence « Apprentissage et éducation. Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes de langages des enseignants et stéréotypes de genre : une étude de cas en maternelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sfere Provence « Apprentissage et éducation. Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l’inclusion d’élèves sourds en classe ordinaire questionne les routines professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII° Colloque international Ophris « Éducation inclusive : Transitions - Transformations – Routines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et accessibilisation pédagogique : un possible chemin vers l’école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Déclinaisons multiples de ce qui fait accessibilité dans des contextes éducatifs dits inclusifs ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'université de Nantes. Numaccess 2017. Les usages du numérique entre compensation et accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes - ÉSPÉ, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international Ophris « Numérique et accessibilité dans l’enseignement scolaire et supérieur ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA; GRHAPES; OPHRIS, Jun 2016, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’aide à l’étude en école élémentaire : variations observées auprès des élèves à besoins éducatifs particuliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Construire une communauté éducative pour tous : contributions des acteurs du terrain ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure et intégrer les élèves à besoins éducatifs particuliers, au défi des normes, des usages et des habitus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Inclure, intégrer, adapter face aux besoins particuliers en France, en Suisse et au Canada : quelles pratiques professionnelles, quelles formations et pour quels apprentissages ? Congrès ACFAS « La recherche : zones de convergence et de créativité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques enseignantes inclusives en classe ordinaire, vecteur d'évolution professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Ophris « Ecole &amp; Handicap : Quels savoirs professionnels pour les pratiques inclusives ? ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au savoir d’élèves décrocheurs et stages « hyppocampe ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AECSE Actualité de la recherche en éducation et formation (AREF).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les enseignants modifient pour travailler avec les élèves à besoins éducatifs particuliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’école inclusive ou la ré-invention de l’école ? Sens des injonctions sociales, des conceptions théoriques et des pratiques scolaires ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes d’aide à l’étude en école élémentaire : comparaison des gestes d’aide à la compréhension de la consigne et à la réalisation de l’exercice dans des classes scolarisant des élèves « en situation de handicap » et des classes n’en scolarisant pas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international de l’Association pour des Recherches Comparatistes en Didactique « Savoirs, compétences : approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pédagogique et didactique pour les élèves décrocheurs : quel fonctionnement, quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Sociologie et didactiques : vers une transgression des frontières? ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les pratiques de co éducation entre parents et équipe de l’établissement. Projet recherche-formation-terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets recherche formation terrain (REP REP+) DAFIP Fédération SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation école-familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Olympio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions INSHEA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le monde scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2025, Educations et sociétés, 978-2-336-53017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en accessibilité scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, pp.181, 2021, 978-2-343-24308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie du peuple lycéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Felouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative production of video capsules in mathematics, from an inclusive perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection L’Esperluette – Education &amp; Formation. Editions Cépaduès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler la recherche, l’action et la formation pour des pratiques d’enseignement et de collaboration plus inclusives. C. Delorme et K. Millon-Fauré (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-426, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre accessible l’étude des mathématiques : analyse socio-didactique des temps d’interventions verbales d’un enseignant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le terreau formatif de l’imaginaire des pratiques inclusives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Géraldine Suau et Marie-José Gremmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2024, 9782384510856. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510856/04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes de langages des enseignants et stéréotypes de genre : une étude de cas en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Noémie Olympio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réussite scolaire, universitaire et professionnelle. Conditions, contextes, innovations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUP, 2021, 9791032003374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser des jeunes sourds, à l’épreuve de la transformation des routines d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Pelgrims; Teresa Assude; Jean-Michel Perez; Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SZH/CSPS, 2021, 978-3-905890-59-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et accessibilisation pédagogique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ebersold Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accessibilité ou la réinvention de l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions; ISTE Group, pp.103-121, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9011.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations d’enseignement « spécifique » au service de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer l’école ? Politiques, conceptions et pratiques dites inclusives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INS-HEA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas : usages du numérique et mise en accessibilité dans une séance de mathématiques en sixième (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bussez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques comparés d’enseignants et d’enseignants spécialisés (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et mise en accessibilité dans les discours des professionnels (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bussez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation Ecole-Familles dans un réseau de l'éducation prioritaire [vague 2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Olympio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sfere Provence - Académie d'Aix-Marseille DAFIP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation Ecole-Familles dans un collège de l'éducation prioritaire [vague 1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sfere Provence - Académie d'Aix-Marseille Dafip. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École de la Deuxième Chance de Marseille. Étude d’un dispositif de formation : le stage Hippocampe-Mathématiques destinés aux stagiaires de l'E2C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AIx Marseille Université ADEF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AIX-MARSEILLE UNIVERSITE; LISEC-Université de Lorraine; CNASEA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="936EF511"/>
+    <w:nsid w:val="CCA5446E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6248AF50"/>
+    <w:nsid w:val="96548BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30057C17"/>
+    <w:nsid w:val="CD5DA8D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0155" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricotta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Machado-Coelho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Abi Younes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Emery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01673862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dunand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lavoie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.01.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Harma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roussey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabat&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nogueira de Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02428792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malzac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01698175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05046748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Establet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Felouzis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856/chapter/658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/04" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03038775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9011.ch5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528330v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricotta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Machado-Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Abi Younes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Emery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01673862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dunand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lavoie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.01.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Harma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roussey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabat&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nogueira de Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02428792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malzac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01698175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05046748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Establet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Felouzis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856/chapter/658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/04" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03038775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9011.ch5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>