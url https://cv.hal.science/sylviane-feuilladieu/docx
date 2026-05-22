--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Feuilladieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Habilitée à Diriger des Recherches en sociologie, Aix-Marseille Univ, ADEF UR 4671, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National Supérieur du Professorat et de l’Éducation d’Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessibilité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">scolaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus d'accessibilisation des environnements sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaires d’aide à l’étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaires et pédagogiques de l’éducation inclusive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> enseignante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaire et professionnelle des acteurs de la scolarisation inclusive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du Séminaire « Accessibilité, Professionnalisation, Inclusivité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Karine Millon-Fauré, Axe 1 du Laboratoire ADEF UR 4671, Aix-Marseille Univ.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du M2 « Pratiques inclusives et accessibilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master MEEF, INSPE, Aix-Marseille Univ.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : direction de thèses et de mémoires de recherche Master 2 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Évaluer l’inclusivité d’un dispositif numérique dans l’éducation, approche pluridisciplinaire et systémique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.**  Contrat Ministère de l’Education nationale, Direction du numérique pour l’éducation. GTNUM EvaNumInclus. Co-pilotes du projet : Hervé Benoit (INSEI) et Frédéric Dupré (INSEI). Projet intégré à la Chaire Unesco Handicap-Éducation-Numérique (HEN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Pédagogie immersive ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche action participative-Ministère de l’Education nationale « Incubateur académique E-pim : pédagogie et apprentissages des élèves en environnement immersif dans le cadre d’un collège virtuel utilisant une dynamique avatariale ». Coordinatrice du projet : Martine Gadille (Aix-Marseille Univ, LEST).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « scolarisation de Jeunes sourds en parcours bilingue LSF-français écrit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Recherche ADEF-IRES Marseille « Scolariser des jeunes sourds en ULIS-collège bilingue langue des signes française-français écrit ». Coordinatrice du projet : Teresa Assude (Aix-Marseille Univ, ADEF). Contrat financé par la Firah : &amp;quot;L’accessibilisation de situations d’apprentissage de notions mathématiques par des élèves sourds ou malentendants à partir de capsules vidéo bilingues Langue des Signes Française-français écrit&amp;quot; coordonné par  Karine Millon-Fauré (Aix-Marseille Univ, ADEF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des Pratiques sur le Handicap : Recherche et Intervention Scolaire (OPHRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du réseau de recherche coordonné par Teresa Assude (Aix-Marseille Univ, ADEF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (REF). Participation au symposium biannuel « Education inclusive ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Ampiric PIA3 Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l'équipe pilote Access coordonnée par Raphaèle Tsao, Claire Enea-Drapeau et Anne Gombert (Aix-Marseille Univ, Psyclé).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail &amp;quot;Charte pour des pratiques enseignante sinclusives à destination des étudiants de l'Inspé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre. Coordinatrices du projet : Claire Enea-Drapeau et Marie-Laure Barbier  (Aix-Marseille Univ, Psychlé).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe de travail &amp;quot;Approche sociodidactique de la littérature&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réseau RESEIDA. Membre. Coordinateurs de l'axe : Marie-Sylvie Claude  (Université Grenoble Alpes, LITT&ARTS) et Patrick Rayou (Université Paris 8).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n°102, pp.249 - 265. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.102.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum). Comparaison des usages numériques d’enseignants et d’enseignants spécialisés en contexte d’enseignement distanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.249-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilité des parents d’élèves à la scolarité de leur enfant en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Machado-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des parents au suivi de la scolarité de leur enfant en collège d’éducation prioritaire : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 52 (2), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.052.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une sociologie de l’accessibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation bilingue d'élèves sourds en collège : qu'en disent des parents d'élèves sourds et entendants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une Unité localisée pour l’inclusion scolaire (Ulis) accueillant des jeunes sourds au collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive et innovation ordinaire. Quel &amp;quot;autrement capable&amp;quot; de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.092.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives, innovation ordinaire et l’autrement capable de l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (92), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.092.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être scolarisé dans un parcours bilingue langue des signes française-français écrit : ce qu’en disent les élèves sourds et entendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'accessibilité comme traduction : les acteurs à l’épreuve d'un dispositif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (44), pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’aide à l’étude en école élémentaire : comparaison entre des classes scolarisant des élèves désignés en situation de handicap et des classes scolarisant des élèves désignés avec des difficultés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (78), pp.25-45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'évolution du rapport au savoir mathématique de jeunes &amp;quot;décrocheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'accessibilité aux savoirs des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d'aide spécialisée des enseignants ordinaires du premier degré auprès des RASED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides pédagogiques aux élèves à besoins éducatifs particuliers : pratiques génériques ou spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de la désignation des élèves à &amp;quot;besoins éducatifs particuliers&amp;quot;: incidences sur leur scolarisation et sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Pelgrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'élèves en situation de handicap au collège : perception des élèves différents et de la différenciation pédagogique chez les autres élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Harma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation d'élèves dyslexiques sévères en classe ordinaire de collège : lien entre adaptations pédagogiques, points de vue des enseignants et vécu de l'expérience scolaire des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de la LSF dans la scolarisation d’élèves sourds soutenue par une ULIS-collège bilingue. Exemple de production et d’usages de ressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux à l’origine de la création des signes numériques en langues des signes : ASL, LSF et Libras. Création de capsules vidéos pour les apprentissages numériques des élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Nogueira de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Luchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plurimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et usage de ressources mathématiques pour les élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coéducation et classe ouverte : Une étude sur l'implication parentale dans une École Maternelle en REP +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets frontières et transformations en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production collaborative de capsules vidéo en mathématiques, dans une perspective inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du REF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPHRIS 2024 à Sherbrooke (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif coopératif dans le cadre d’une cité éducative et de l’aide aux devoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la TACD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes didactiques auxiliaires pour soutenir les apprentissages mathématiques des élèves sourds scolarisés en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le terreau formatif de l’imaginaire des pratiques inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l'OPHRIS : Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas en maternelle autour du dispositif « classes ouvertes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Relations écoles-familles et perspective inclusive de l’éducation : les apports de recherches collaboratives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès international AREF 2022, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des parents d’élèves en éducation prioritaire à la scolarité de leur enfant : la co-éducation collège-familles au prisme de l’accessibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La société morale » - Symposium « Education et diversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIe Congrès international des sociologues de langue française (AISLF), Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche accompagnement en REP+ : repenser ensemble la coéducation collège-familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives : quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion d'élèves sourds en collège : qu'en disent les jeunes et leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX° Colloque international Ophris « L’inclusion scolaire à la première personne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une unité localisée d’inclusion scolaire (ULIS) pour élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales du réseau francophone de Recherche en Education et Formation. Symposium « L’Education inclusive face à l'innovation ordinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives, innovation ordinaire et reconfiguration identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIes Rencontres du REF. Symposium « L’Education inclusive face à l'innovation ordinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servant Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Monino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et contraintes d’émergence et de fonctionnement d’une Unité Localisée pour l’Inclusion Scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sfere Provence « Apprentissage et éducation. Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes de langages des enseignants et stéréotypes de genre : une étude de cas en maternelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sfere Provence « Apprentissage et éducation. Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l’inclusion d’élèves sourds en classe ordinaire questionne les routines professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII° Colloque international Ophris « Éducation inclusive : Transitions - Transformations – Routines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et accessibilisation pédagogique : un possible chemin vers l’école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Déclinaisons multiples de ce qui fait accessibilité dans des contextes éducatifs dits inclusifs ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'université de Nantes. Numaccess 2017. Les usages du numérique entre compensation et accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes - ÉSPÉ, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international Ophris « Numérique et accessibilité dans l’enseignement scolaire et supérieur ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA; GRHAPES; OPHRIS, Jun 2016, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’aide à l’étude en école élémentaire : variations observées auprès des élèves à besoins éducatifs particuliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Construire une communauté éducative pour tous : contributions des acteurs du terrain ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure et intégrer les élèves à besoins éducatifs particuliers, au défi des normes, des usages et des habitus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Inclure, intégrer, adapter face aux besoins particuliers en France, en Suisse et au Canada : quelles pratiques professionnelles, quelles formations et pour quels apprentissages ? Congrès ACFAS « La recherche : zones de convergence et de créativité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques enseignantes inclusives en classe ordinaire, vecteur d'évolution professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Ophris « Ecole &amp; Handicap : Quels savoirs professionnels pour les pratiques inclusives ? ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au savoir d’élèves décrocheurs et stages « hyppocampe ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AECSE Actualité de la recherche en éducation et formation (AREF).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les enseignants modifient pour travailler avec les élèves à besoins éducatifs particuliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’école inclusive ou la ré-invention de l’école ? Sens des injonctions sociales, des conceptions théoriques et des pratiques scolaires ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes d’aide à l’étude en école élémentaire : comparaison des gestes d’aide à la compréhension de la consigne et à la réalisation de l’exercice dans des classes scolarisant des élèves « en situation de handicap » et des classes n’en scolarisant pas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international de l’Association pour des Recherches Comparatistes en Didactique « Savoirs, compétences : approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pédagogique et didactique pour les élèves décrocheurs : quel fonctionnement, quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Sociologie et didactiques : vers une transgression des frontières? ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les pratiques de co éducation entre parents et équipe de l’établissement. Projet recherche-formation-terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets recherche formation terrain (REP REP+) DAFIP Fédération SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation école-familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Olympio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions INSHEA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le monde scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2025, Educations et sociétés, 978-2-336-53017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en accessibilité scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, pp.181, 2021, 978-2-343-24308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie du peuple lycéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Felouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative production of video capsules in mathematics, from an inclusive perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection L’Esperluette – Education &amp; Formation. Editions Cépaduès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler la recherche, l’action et la formation pour des pratiques d’enseignement et de collaboration plus inclusives. C. Delorme et K. Millon-Fauré (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-426, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre accessible l’étude des mathématiques : analyse socio-didactique des temps d’interventions verbales d’un enseignant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le terreau formatif de l’imaginaire des pratiques inclusives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Géraldine Suau et Marie-José Gremmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2024, 9782384510856. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510856/04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes de langages des enseignants et stéréotypes de genre : une étude de cas en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Noémie Olympio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réussite scolaire, universitaire et professionnelle. Conditions, contextes, innovations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUP, 2021, 9791032003374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser des jeunes sourds, à l’épreuve de la transformation des routines d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Pelgrims; Teresa Assude; Jean-Michel Perez; Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SZH/CSPS, 2021, 978-3-905890-59-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et accessibilisation pédagogique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ebersold Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accessibilité ou la réinvention de l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions; ISTE Group, pp.103-121, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9011.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations d’enseignement « spécifique » au service de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer l’école ? Politiques, conceptions et pratiques dites inclusives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INS-HEA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas : usages du numérique et mise en accessibilité dans une séance de mathématiques en sixième (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bussez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques comparés d’enseignants et d’enseignants spécialisés (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et mise en accessibilité dans les discours des professionnels (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bussez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation Ecole-Familles dans un réseau de l'éducation prioritaire [vague 2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Olympio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sfere Provence - Académie d'Aix-Marseille DAFIP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation Ecole-Familles dans un collège de l'éducation prioritaire [vague 1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sfere Provence - Académie d'Aix-Marseille Dafip. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École de la Deuxième Chance de Marseille. Étude d’un dispositif de formation : le stage Hippocampe-Mathématiques destinés aux stagiaires de l'E2C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AIx Marseille Université ADEF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AIX-MARSEILLE UNIVERSITE; LISEC-Université de Lorraine; CNASEA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Feuilladieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Habilitée à Diriger des Recherches en sociologie, Aix-Marseille Univ, ADEF UR 4671, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National Supérieur du Professorat et de l’Éducation d’Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessibilité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">scolaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus d'accessibilisation des environnements sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaires d’aide à l’étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaires et pédagogiques de l’éducation inclusive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> enseignante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> scolaire et professionnelle des acteurs de la scolarisation inclusive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du Séminaire « Accessibilité, Professionnalisation, Inclusivité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Karine Millon-Fauré, Axe 1 du Laboratoire ADEF UR 4671, Aix-Marseille Univ.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du M2 « Pratiques inclusives et accessibilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master MEEF, INSPE, Aix-Marseille Univ.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : direction de thèses et de mémoires de recherche Master 2 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Évaluer l’inclusivité d’un dispositif numérique dans l’éducation, approche pluridisciplinaire et systémique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.**  Contrat Ministère de l’Education nationale, Direction du numérique pour l’éducation. GTNUM EvaNumInclus. Co-pilotes du projet : Hervé Benoit (INSEI) et Frédéric Dupré (INSEI). Projet intégré à la Chaire Unesco Handicap-Éducation-Numérique (HEN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « Pédagogie immersive ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche action participative-Ministère de l’Education nationale « Incubateur académique E-pim : pédagogie et apprentissages des élèves en environnement immersif dans le cadre d’un collège virtuel utilisant une dynamique avatariale ». Coordinatrice du projet : Martine Gadille (Aix-Marseille Univ, LEST).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche « scolarisation de Jeunes sourds en parcours bilingue LSF-français écrit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Recherche ADEF-IRES Marseille « Scolariser des jeunes sourds en ULIS-collège bilingue langue des signes française-français écrit ». Coordinatrice du projet : Teresa Assude (Aix-Marseille Univ, ADEF). Contrat financé par la Firah : &amp;quot;L’accessibilisation de situations d’apprentissage de notions mathématiques par des élèves sourds ou malentendants à partir de capsules vidéo bilingues Langue des Signes Française-français écrit&amp;quot; coordonné par  Karine Millon-Fauré (Aix-Marseille Univ, ADEF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des Pratiques sur le Handicap : Recherche et Intervention Scolaire (OPHRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du réseau de recherche coordonné par Teresa Assude (Aix-Marseille Univ, ADEF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (REF). Participation au symposium biannuel « Education inclusive ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Ampiric PIA3 Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l'équipe pilote Access coordonnée par Raphaèle Tsao, Claire Enea-Drapeau et Anne Gombert (Aix-Marseille Univ, Psyclé).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail &amp;quot;Charte pour des pratiques enseignante sinclusives à destination des étudiants de l'Inspé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre. Coordinatrices du projet : Claire Enea-Drapeau et Marie-Laure Barbier  (Aix-Marseille Univ, Psychlé).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe de travail &amp;quot;Approche sociodidactique de la littérature&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réseau RESEIDA. Membre. Coordinateurs de l'axe : Marie-Sylvie Claude  (Université Grenoble Alpes, LITT&ARTS) et Patrick Rayou (Université Paris 8).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n°102, pp.249 - 265. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.102.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum). Comparaison des usages numériques d’enseignants et d’enseignants spécialisés en contexte d’enseignement distanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.249-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilité des parents d’élèves à la scolarité de leur enfant en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Machado-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des parents au suivi de la scolarité de leur enfant en collège d’éducation prioritaire : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 52 (2), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.052.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une sociologie de l’accessibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation bilingue d'élèves sourds en collège : qu'en disent des parents d'élèves sourds et entendants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive et innovation ordinaire. Quel &amp;quot;autrement capable&amp;quot; de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.092.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une Unité localisée pour l’inclusion scolaire (Ulis) accueillant des jeunes sourds au collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives, innovation ordinaire et l’autrement capable de l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (92), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.092.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être scolarisé dans un parcours bilingue langue des signes française-français écrit : ce qu’en disent les élèves sourds et entendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'accessibilité comme traduction : les acteurs à l’épreuve d'un dispositif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (44), pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’aide à l’étude en école élémentaire : comparaison entre des classes scolarisant des élèves désignés en situation de handicap et des classes scolarisant des élèves désignés avec des difficultés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (78), pp.25-45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'évolution du rapport au savoir mathématique de jeunes &amp;quot;décrocheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'accessibilité aux savoirs des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d'aide spécialisée des enseignants ordinaires du premier degré auprès des RASED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides pédagogiques aux élèves à besoins éducatifs particuliers : pratiques génériques ou spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de la désignation des élèves à &amp;quot;besoins éducatifs particuliers&amp;quot;: incidences sur leur scolarisation et sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Pelgrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'élèves en situation de handicap au collège : perception des élèves différents et de la différenciation pédagogique chez les autres élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Harma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation d'élèves dyslexiques sévères en classe ordinaire de collège : lien entre adaptations pédagogiques, points de vue des enseignants et vécu de l'expérience scolaire des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de la LSF dans la scolarisation d’élèves sourds soutenue par une ULIS-collège bilingue. Exemple de production et d’usages de ressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux à l’origine de la création des signes numériques en langues des signes : ASL, LSF et Libras. Création de capsules vidéos pour les apprentissages numériques des élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Nogueira de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Luchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plurimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et usage de ressources mathématiques pour les élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coéducation et classe ouverte : Une étude sur l'implication parentale dans une École Maternelle en REP +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets frontières et transformations en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production collaborative de capsules vidéo en mathématiques, dans une perspective inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du REF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPHRIS 2024 à Sherbrooke (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif coopératif dans le cadre d’une cité éducative et de l’aide aux devoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la TACD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes didactiques auxiliaires pour soutenir les apprentissages mathématiques des élèves sourds scolarisés en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutimaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le terreau formatif de l’imaginaire des pratiques inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l'OPHRIS : Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas en maternelle autour du dispositif « classes ouvertes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Relations écoles-familles et perspective inclusive de l’éducation : les apports de recherches collaboratives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès international AREF 2022, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche accompagnement en REP+ : repenser ensemble la coéducation collège-familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives : quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des parents d’élèves en éducation prioritaire à la scolarité de leur enfant : la co-éducation collège-familles au prisme de l’accessibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La société morale » - Symposium « Education et diversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIe Congrès international des sociologues de langue française (AISLF), Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion d'élèves sourds en collège : qu'en disent les jeunes et leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX° Colloque international Ophris « L’inclusion scolaire à la première personne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une unité localisée d’inclusion scolaire (ULIS) pour élèves sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales du réseau francophone de Recherche en Education et Formation. Symposium « L’Education inclusive face à l'innovation ordinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives, innovation ordinaire et reconfiguration identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIes Rencontres du REF. Symposium « L’Education inclusive face à l'innovation ordinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servant Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Monino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et contraintes d’émergence et de fonctionnement d’une Unité Localisée pour l’Inclusion Scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sfere Provence « Apprentissage et éducation. Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes de langages des enseignants et stéréotypes de genre : une étude de cas en maternelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sfere Provence « Apprentissage et éducation. Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l’inclusion d’élèves sourds en classe ordinaire questionne les routines professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII° Colloque international Ophris « Éducation inclusive : Transitions - Transformations – Routines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et accessibilisation pédagogique : un possible chemin vers l’école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Déclinaisons multiples de ce qui fait accessibilité dans des contextes éducatifs dits inclusifs ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'université de Nantes. Numaccess 2017. Les usages du numérique entre compensation et accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes - ÉSPÉ, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typologie des outils numériques dans le champ des EIAH à leur opérationnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international Ophris « Numérique et accessibilité dans l’enseignement scolaire et supérieur ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA; GRHAPES; OPHRIS, Jun 2016, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’aide à l’étude en école élémentaire : variations observées auprès des élèves à besoins éducatifs particuliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Construire une communauté éducative pour tous : contributions des acteurs du terrain ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure et intégrer les élèves à besoins éducatifs particuliers, au défi des normes, des usages et des habitus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Inclure, intégrer, adapter face aux besoins particuliers en France, en Suisse et au Canada : quelles pratiques professionnelles, quelles formations et pour quels apprentissages ? Congrès ACFAS « La recherche : zones de convergence et de créativité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques enseignantes inclusives en classe ordinaire, vecteur d'évolution professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Ophris « Ecole &amp; Handicap : Quels savoirs professionnels pour les pratiques inclusives ? ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au savoir d’élèves décrocheurs et stages « hyppocampe ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AECSE Actualité de la recherche en éducation et formation (AREF).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les enseignants modifient pour travailler avec les élèves à besoins éducatifs particuliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’école inclusive ou la ré-invention de l’école ? Sens des injonctions sociales, des conceptions théoriques et des pratiques scolaires ». Rencontres internationales du réseau francophone de Recherche en Education et Formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes d’aide à l’étude en école élémentaire : comparaison des gestes d’aide à la compréhension de la consigne et à la réalisation de l’exercice dans des classes scolarisant des élèves « en situation de handicap » et des classes n’en scolarisant pas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international de l’Association pour des Recherches Comparatistes en Didactique « Savoirs, compétences : approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pédagogique et didactique pour les élèves décrocheurs : quel fonctionnement, quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Sociologie et didactiques : vers une transgression des frontières? ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les pratiques de co éducation entre parents et équipe de l’établissement. Projet recherche-formation-terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets recherche formation terrain (REP REP+) DAFIP Fédération SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation école-familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Olympio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions INSHEA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le monde scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2025, Educations et sociétés, 978-2-336-53017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en accessibilité scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, pp.181, 2021, 978-2-343-24308-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie du peuple lycéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Felouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative production of video capsules in mathematics, from an inclusive perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection L’Esperluette – Education &amp; Formation. Editions Cépaduès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler la recherche, l’action et la formation pour des pratiques d’enseignement et de collaboration plus inclusives. C. Delorme et K. Millon-Fauré (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-426, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guille-Biel Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre accessible l’étude des mathématiques : analyse socio-didactique des temps d’interventions verbales d’un enseignant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le terreau formatif de l’imaginaire des pratiques inclusives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Géraldine Suau et Marie-José Gremmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2024, 9782384510856. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510856/04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes de langages des enseignants et stéréotypes de genre : une étude de cas en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Noémie Olympio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réussite scolaire, universitaire et professionnelle. Conditions, contextes, innovations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUP, 2021, 9791032003374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser des jeunes sourds, à l’épreuve de la transformation des routines d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Pelgrims; Teresa Assude; Jean-Michel Perez; Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SZH/CSPS, 2021, 978-3-905890-59-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et accessibilisation pédagogique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ebersold Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accessibilité ou la réinvention de l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions; ISTE Group, pp.103-121, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9011.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations d’enseignement « spécifique » au service de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer l’école ? Politiques, conceptions et pratiques dites inclusives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INS-HEA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas : usages du numérique et mise en accessibilité dans une séance de mathématiques en sixième (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bussez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques comparés d’enseignants et d’enseignants spécialisés (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et mise en accessibilité dans les discours des professionnels (GTnum #EvalNumInclus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bussez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation Ecole-Familles dans un réseau de l'éducation prioritaire [vague 2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Olympio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sfere Provence - Académie d'Aix-Marseille DAFIP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-éducation Ecole-Familles dans un collège de l'éducation prioritaire [vague 1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mikaïloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Enea-Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sfere Provence - Académie d'Aix-Marseille Dafip. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École de la Deuxième Chance de Marseille. Étude d’un dispositif de formation : le stage Hippocampe-Mathématiques destinés aux stagiaires de l'E2C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Tambone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AIx Marseille Université ADEF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AIX-MARSEILLE UNIVERSITE; LISEC-Université de Lorraine; CNASEA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCA5446E"/>
+    <w:nsid w:val="9DE1CF7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="96548BF3"/>
+    <w:nsid w:val="D7B04496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CD5DA8D0"/>
+    <w:nsid w:val="A15CE285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricotta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Machado-Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Abi Younes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Emery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01673862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dunand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lavoie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.01.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Harma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roussey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabat&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nogueira de Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02428792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malzac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01698175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05046748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Establet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Felouzis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856/chapter/658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/04" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03038775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9011.ch5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricotta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Machado-Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Abi Younes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Emery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01673862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dunand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lavoie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.01.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Harma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roussey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabat&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nogueira de Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02428792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malzac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01698175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05046748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Establet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Felouzis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856/chapter/658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/04" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03038775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9011.ch5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>