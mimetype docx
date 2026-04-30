--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Llinares </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Sylviane Llinares Professeure des universités - Université Bretagne Sud - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylviane-llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8397-1336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033067856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire maritime et littorale, Histoire des techniques, XVIe-début XIXe siècles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultures techniques maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des navigations et des routes maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques maritimes et réformes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrôle et aménagement du littoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mer et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/KZNB5534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et diffusion des connaissances navales en France et en Angleterre au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.87-101. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WZHL2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vie à bord d’un navire de la Compagnie des Indes orientales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (42), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.27496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.201-219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18th-Century Ship Le Boullongne - avec Jean-Baptiste Barreau, Florian Nouviale, Ronan Gaugne, Yann Bernard, Valérie Gouranton, PRESENCE : Teleoperators and Virtual Environments, MIT Press Science & Technology Journal, Summer 2015, Vol. 24, No. 3 : 201–219. Posted Online December 18, 2015. http://www.mitpressjournals.org/doi/abs/10.1162/PRES_a_00231#.VoiLRlKo3AM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Charpy, avec la collaboration de Marc Fardet, préface de Denis Woronoff, Un ingénieur de la Marine au temps des Lumières. Les carnets de Pierre Toufaire (1771-1794), Rennes, PUR, 2011, 628 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/ZJGM8759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'amirauté de Bretagne aux amirautés en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les amirautés en France et Outre-mer du Moyen-Age au début du XIXe siècle, 19, pp.49-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/BFKF3469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/NOVV9229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10-11, pp.317-339. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VDFH9091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and maritime activity in eighteenth-century french ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Maritime History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d'autorité (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahier du CRHQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage par mer et tourisme aristocratique au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.092.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d’autorité (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CRHQ [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, les conflits d’autorité dans l’administration urbaine, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d'autorité XVIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRHQ n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine et anticomanie au XVIIIe siècle : les avatars de l'archéologie expérimentale en vraie grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'archéologie méditerranéenne et proche orientale dans l'Ouest de la France. Du mythe des origines à (115), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage dans les arsenaux de la Marine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et mutations technologiques des arsenaux militaires face aux enjeux géostratégiques atlantiques XVIIe-XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes et documents (Centre de recherche en histoire internationale et atlantique - Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a global history of maritime policies. The exemple of France in the 18th century between reform and modernization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old and New Uses of the Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th IMHA International Congress of Maritime History, May 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Dockers in French ports during the 17th and 18 th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIAL DYNAMICS IN ATLANTIC PORTS XIVTH - XXST CENTURIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VITH INTERNATIONAL COLLOQUIUM OF THE GOVERNANCE OF THE ATLANTIC PORTS XIVTH - XXST CENTURIES, Apr 2019, OOSTENDE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martimity and the history of france : general overwiew and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANIC TURN AND PERSPECTIVES OH HISTORICAL RESEACH : RUSSIA AND FRENCH IN COMPARATIVE PERSPECTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAINT PETERSBOURG - HSE, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques portuaires et visual studies XVIIe-XVIIIe s., une culture maritime globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et développement au temps de la mondialisation : une histoire globale des ports atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête Chardon : Sources et usages de la domanialité du littoral (XIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Innovation - 3e Congrès international du Groupement d'intérêt scientifique – GIS Histoire &amp; Sciences de la mer CNRS InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et accessibilité des ports français au XVIIIe siècle. Causalité environnementale, écosystèmes techniques et bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puertos y Desarrollo – Ports and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V COLOQUIO INTERNACIONAL DE LA GOBERNANZA DE LOS PUERTOS ATLÁNTICOS, Nov 2017, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARITIME HISTORY AND VIRTUAL REALITY ; THE EXPERIMENT OF AN IMMERSIVE VIRTUAL SAILING ON THE 18TH CENTURY MERCHANT SHIP OF THE FRENCH EAST INDIA COMPANY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMEHA INTERNATIONAL CONGRESS OF MARITIME HISTORY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frégates, un support pour l'innovation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frégates, un support pour l'innovation au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rochefort, France. pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information maritime pendant la guerre d'Amérique ou comment ne pas faire de politique dans le Journal de Marine (1776-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information maritime pendant la guerre d'Amérique ou comment ne pas faire de politique dans le Journal de Marine (1776-1783)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rennes, France. pp.259-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vues pittoresques du port maritime, Lorient du XVIIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vues pittoresques du port maritime, Lorient du XVIIIe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Brest à Bayonne : L'enquête Chardon dans les ports français à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Brest à Bayonne, L'enquête Chardon dans les ports français à la fin de l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide portuaire de Nicolas Ponce ou la mise à jour textuelle des vues des ports de France de Nicolas Ozanne (1776-1819)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide portuaire de Nicolas Ponce ou la mise à jour textuelle des vues des ports de France de Nicolas Ozanne (1776-1819)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects humains de la mobilisation navale française au temps de la guerre de Sept Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects humains de la mobilisation navale française au temps de la guerre de Sept Ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Postdam, Germany. pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche internationale en histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lorient, France. pp.317-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.331-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires et les correspondances des marins voyageurs en Angleterre (1750-1790)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires et les correspondances des marins voyageurs en Angleterre (1750-1790)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forms of interaction between France and South Asia as mirrored in the archives of the 17th and 18th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The forms of interaction between France and South Asia as mirrored in the archives of the 17th and 18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, India. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation technique des ports français (civils) au XVIIIe siècle, un débat historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation technique des ports français (civils) au XVIIIe siècle, un débat historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escale consignée dans le journal de bord : l'exemple des navires de guerre à destination des Indes orientales vers 1780-1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'escale consignée dans le journal de bord : l'exemple des navires de guerre à destination des Indes orientales vers 1780-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Babaud, le personnel des forges de Guérigny sous la Révolution et l'Empire (1798-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après Babaud, le personnel des forges de Guérigny sous la Révolution et l'Empire (1798-1820)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guérigny, France. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des frühen Neuziet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention de la marine de guerre, réflexion pour une exploitation de la série G (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention de la marine de guerre, réflexion pour une exploitation de la série G (XVIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France. pp.363-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of 18th century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.4/1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des Frühen Neuziet = Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des Frühen Neuziet = Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hambourg, Allemagne. pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions et les publications franco-anglaises des livres scientifiques et techniques sur la construction navale (1650-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traductions et les publications franco-anglaises des livres scientifiques et techniques sur la construction navale (1650-1815)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie de la construction navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de la construction navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et mutation technique : la marine de guerre française 1750-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et mutation technique : la marine de guerre française 1750-1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.331-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine, colonies et innovations techniques : quelques exemples de transferts XVIIIe et 1ère moitié du XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine, colonies et innovations techniques : quelques exemples de transferts XVIIIe et 1ère moitié du XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la maritimité. Une comparaison franco-russe (XVIIe-XXI siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzévitch Alexie Kraikoski Irina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artefact. Presses universitaires du Midi, 14, jounals.openedition.org/artefact, 2021, 978-2-8107-0755-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports nouveaux : création et renaissance du XVe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 463 p., 2020, 978-2-7535-7979-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Mer et techniques Revue d'Histoire maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'estran à la digue. Histoire des aménagements portuaires et littoraux (XVIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Egasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.414, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.420, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liasse et la plume. Les bureaux du secrétariat d’État de la Marine (1669-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ulbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2017, 978-2-7535-5188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amirautés en France et Outre-mer du Moyen Age au début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue d'Histoire Maritime. PUPS, 19, pp.428, 2014, 978-2-84050-954-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vue sur la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Comité des travaux historiques et scientifiques, pp.130, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-voto ar Mor Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Cloître, pp.90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et colonies XVIe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française d'Histoire d'Outre-Mer, pp.276, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et Colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société française d'Histoire d'Outre-mer, 1, 276 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine propulsion et technique : l'évolution du système technologique du navire de guerre français au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire de l'Inde, pp.500, 1994, 2-905455-16-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et le traité, ou l'étonnante formalisation du savoir des praticiens de la construction navale au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond, Liliane Hilaire-Pérez, Valérie Nègre, Michèle Virol (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs des intermédiaires ? Transmission et coopération à l"épreuve du terrain (Europe, XVe-XVIIIe siècle).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses univeristaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et Techniques, 978-2-8107-0704-&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports et environnement, une histoire exemplaire à écrire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Frioux et Renaud Bécot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire environnementale au XXIe siècle (sources, méthodes, pratiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-75, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.164661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais, Irlandais et Écossais dans les ports bretons durant la guerre de Sept Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe-début XIXe siècle) ,dir. François Brizay et Thierry Sauzeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.125-133, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art et le Traité, ou l’étonnante formalisation du savoir des praticiens de la construction navale au XVIIIe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs. Liliane Hilaires Pérez, Stéphane Blond, Michèle Virol dir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanvre et la mer, connaissances pratiques et expériences culturales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chanvre. Histoire et techniques d'une fibre végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (3), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7-20 p., 2020, 978-2-7535-8174-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République en mer, le journal de bord de la frégate l’Insurgente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons atlantiques. Villes,négoces, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-262, 2019, 978-2-7535-7811-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien des ports de France à l'époque moderne. Techniques, mise en œuvre et innovations XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.15-41, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilan aux perspectives. Pour une histoire partagée de l'aménagement portuaire et littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.389-400, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du comte de Kersaint aux Antilles et en Guyane (1778-1782)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaline, Philippe Bonnichon et Charles-Philippe de Vergennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marines de la guerre d'Indépendance américaine 1763-1783 II. L'opérationnel naval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.99-102, 2018, 979-10231-0585-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La digue, le sable et le quai ou l'histoire en chantier des bâtisseurs du littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.9-12, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches et pêcheries à la fin du XVIIIe siècle en France méditerranéenne d’après l’inspection Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques méditerranéennes (XVe-XXIe siècle) sous la direction de Gilbert Buti, Daniel Faget, Olivier Raveux, Solène Rivoal Karthala Maison méditerranéenne des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité, commission et conférence, la praxéologie de la réforme au sein du ministère de la Marine sous Louis XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liasse et la plume – Les bureaux du secrétariat d’État à la Marine 1664-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine, science et technique : la navalisation de l’Europe et Le vaisseau de guerre : Nicolas Charles Romme, L’Art de la Marine, Paris 1787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des sciences et des techniques. Un dialogue des savoirs, XVe-XVIIIe siècle, Liliane Hilaire-Pérez, Fabien Simon et Marie Thébaud-Soger dir., Rennes, PUR, 2016, p. 425-433.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports et les hommes des amirautés françaises au XVIIIe siècle - Bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sougensya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire des gens de mer de l’espace maritime atlantique, traduit en japonais, 海のリテラシー 北大西洋海域の「海民」の世界史</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-42, 2016, ISBN978-4-422-20291-4 C3021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter le littoral français à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS-Histoire maritime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maritimisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.497-514, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter le littoral français à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maritimisation du monde de la Préhistoire à nos jours, Actes du IIe Congrès international du GIS Histoire maritime, Paris, PUPS, 2016, p. 493-509</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de naviguer en s'amusant, le nouveau jeu de la Marine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La mer en partage. Sociétés littorales et économies maritimes XVe-XXe siècle, Xavier Daumalin, Daniel Faget et Olivier Raveux (dir.), Mélanges offerts au professeur Gilbert Buti, Aix-en-Provence, Presses universitaire de Provence, coll. « Le temps de l’Histoire » 2016, p.23 à 42.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARDON Daniel Marc-Antoine (1731-1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.142-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives actuelles : discussions en direct du colloque de Lorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Degez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie sous-marine : pratiques, patrimoine, médiation, actes du colloque international, Lorient, 3-6 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 285-297., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIN René Josué (1695-1765)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.835-836, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAUBAN Sébastien Le Pestre seigneur de (1633-1707)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.839-841, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amirautés bretonnes à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amirauté en Bretagne. Des origines à la fin du XVIIIe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.55-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'autorité dans l'administration urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Gantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caporossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-voto Ar Mor Bihan, Périples et naufrages de la petite mer - Notices du catalogue de l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and maritime activity in eighteenth-century French ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanvre. Histoire et techniques d'une fibre végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (3), pp.210, 2020, 978-2-7535-8147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Llinares </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Sylviane Llinares Professeure des universités - Université Bretagne Sud - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylviane-llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8397-1336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033067856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire maritime et littorale, Histoire des techniques, XVIe-début XIXe siècles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultures techniques maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des navigations et des routes maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques maritimes et réformes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrôle et aménagement du littoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vie à bord d’un navire de la Compagnie des Indes orientales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (42), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.27496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mer et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/KZNB5534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et diffusion des connaissances navales en France et en Angleterre au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.87-101. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WZHL2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.201-219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18th-Century Ship Le Boullongne - avec Jean-Baptiste Barreau, Florian Nouviale, Ronan Gaugne, Yann Bernard, Valérie Gouranton, PRESENCE : Teleoperators and Virtual Environments, MIT Press Science & Technology Journal, Summer 2015, Vol. 24, No. 3 : 201–219. Posted Online December 18, 2015. http://www.mitpressjournals.org/doi/abs/10.1162/PRES_a_00231#.VoiLRlKo3AM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Charpy, avec la collaboration de Marc Fardet, préface de Denis Woronoff, Un ingénieur de la Marine au temps des Lumières. Les carnets de Pierre Toufaire (1771-1794), Rennes, PUR, 2011, 628 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/ZJGM8759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'amirauté de Bretagne aux amirautés en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les amirautés en France et Outre-mer du Moyen-Age au début du XIXe siècle, 19, pp.49-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/BFKF3469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/NOVV9229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10-11, pp.317-339. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VDFH9091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and maritime activity in eighteenth-century french ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Maritime History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d'autorité (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahier du CRHQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage par mer et tourisme aristocratique au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.092.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d’autorité (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CRHQ [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, les conflits d’autorité dans l’administration urbaine, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d'autorité XVIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRHQ n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine et anticomanie au XVIIIe siècle : les avatars de l'archéologie expérimentale en vraie grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'archéologie méditerranéenne et proche orientale dans l'Ouest de la France. Du mythe des origines à (115), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage dans les arsenaux de la Marine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et mutations technologiques des arsenaux militaires face aux enjeux géostratégiques atlantiques XVIIe-XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes et documents (Centre de recherche en histoire internationale et atlantique - Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a global history of maritime policies. The exemple of France in the 18th century between reform and modernization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old and New Uses of the Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th IMHA International Congress of Maritime History, May 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Dockers in French ports during the 17th and 18 th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIAL DYNAMICS IN ATLANTIC PORTS XIVTH - XXST CENTURIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VITH INTERNATIONAL COLLOQUIUM OF THE GOVERNANCE OF THE ATLANTIC PORTS XIVTH - XXST CENTURIES, Apr 2019, OOSTENDE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martimity and the history of france : general overwiew and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANIC TURN AND PERSPECTIVES OH HISTORICAL RESEACH : RUSSIA AND FRENCH IN COMPARATIVE PERSPECTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAINT PETERSBOURG - HSE, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques portuaires et visual studies XVIIe-XVIIIe s., une culture maritime globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et développement au temps de la mondialisation : une histoire globale des ports atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête Chardon : Sources et usages de la domanialité du littoral (XIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Innovation - 3e Congrès international du Groupement d'intérêt scientifique – GIS Histoire &amp; Sciences de la mer CNRS InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et accessibilité des ports français au XVIIIe siècle. Causalité environnementale, écosystèmes techniques et bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puertos y Desarrollo – Ports and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V COLOQUIO INTERNACIONAL DE LA GOBERNANZA DE LOS PUERTOS ATLÁNTICOS, Nov 2017, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARITIME HISTORY AND VIRTUAL REALITY ; THE EXPERIMENT OF AN IMMERSIVE VIRTUAL SAILING ON THE 18TH CENTURY MERCHANT SHIP OF THE FRENCH EAST INDIA COMPANY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMEHA INTERNATIONAL CONGRESS OF MARITIME HISTORY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information maritime pendant la guerre d'Amérique ou comment ne pas faire de politique dans le Journal de Marine (1776-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information maritime pendant la guerre d'Amérique ou comment ne pas faire de politique dans le Journal de Marine (1776-1783)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rennes, France. pp.259-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frégates, un support pour l'innovation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frégates, un support pour l'innovation au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rochefort, France. pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Brest à Bayonne : L'enquête Chardon dans les ports français à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Brest à Bayonne, L'enquête Chardon dans les ports français à la fin de l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vues pittoresques du port maritime, Lorient du XVIIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vues pittoresques du port maritime, Lorient du XVIIIe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide portuaire de Nicolas Ponce ou la mise à jour textuelle des vues des ports de France de Nicolas Ozanne (1776-1819)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide portuaire de Nicolas Ponce ou la mise à jour textuelle des vues des ports de France de Nicolas Ozanne (1776-1819)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects humains de la mobilisation navale française au temps de la guerre de Sept Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects humains de la mobilisation navale française au temps de la guerre de Sept Ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Postdam, Germany. pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires et les correspondances des marins voyageurs en Angleterre (1750-1790)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires et les correspondances des marins voyageurs en Angleterre (1750-1790)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche internationale en histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lorient, France. pp.317-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.331-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forms of interaction between France and South Asia as mirrored in the archives of the 17th and 18th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The forms of interaction between France and South Asia as mirrored in the archives of the 17th and 18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, India. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escale consignée dans le journal de bord : l'exemple des navires de guerre à destination des Indes orientales vers 1780-1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'escale consignée dans le journal de bord : l'exemple des navires de guerre à destination des Indes orientales vers 1780-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation technique des ports français (civils) au XVIIIe siècle, un débat historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation technique des ports français (civils) au XVIIIe siècle, un débat historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Babaud, le personnel des forges de Guérigny sous la Révolution et l'Empire (1798-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après Babaud, le personnel des forges de Guérigny sous la Révolution et l'Empire (1798-1820)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guérigny, France. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des frühen Neuziet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention de la marine de guerre, réflexion pour une exploitation de la série G (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention de la marine de guerre, réflexion pour une exploitation de la série G (XVIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France. pp.363-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of 18th century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.4/1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des Frühen Neuziet = Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des Frühen Neuziet = Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hambourg, Allemagne. pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions et les publications franco-anglaises des livres scientifiques et techniques sur la construction navale (1650-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traductions et les publications franco-anglaises des livres scientifiques et techniques sur la construction navale (1650-1815)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie de la construction navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de la construction navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et mutation technique : la marine de guerre française 1750-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et mutation technique : la marine de guerre française 1750-1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.331-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine, colonies et innovations techniques : quelques exemples de transferts XVIIIe et 1ère moitié du XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine, colonies et innovations techniques : quelques exemples de transferts XVIIIe et 1ère moitié du XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la maritimité. Une comparaison franco-russe (XVIIe-XXI siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzévitch Alexie Kraikoski Irina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artefact. Presses universitaires du Midi, 14, jounals.openedition.org/artefact, 2021, 978-2-8107-0755-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports nouveaux : création et renaissance du XVe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 463 p., 2020, 978-2-7535-7979-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Mer et techniques Revue d'Histoire maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.420, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'estran à la digue. Histoire des aménagements portuaires et littoraux (XVIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Egasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.414, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liasse et la plume. Les bureaux du secrétariat d’État de la Marine (1669-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ulbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2017, 978-2-7535-5188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amirautés en France et Outre-mer du Moyen Age au début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue d'Histoire Maritime. PUPS, 19, pp.428, 2014, 978-2-84050-954-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vue sur la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Comité des travaux historiques et scientifiques, pp.130, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-voto ar Mor Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Cloître, pp.90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et Colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société française d'Histoire d'Outre-mer, 1, 276 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et colonies XVIe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française d'Histoire d'Outre-Mer, pp.276, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine propulsion et technique : l'évolution du système technologique du navire de guerre français au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire de l'Inde, pp.500, 1994, 2-905455-16-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et le traité, ou l'étonnante formalisation du savoir des praticiens de la construction navale au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond, Liliane Hilaire-Pérez, Valérie Nègre, Michèle Virol (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs des intermédiaires ? Transmission et coopération à l"épreuve du terrain (Europe, XVe-XVIIIe siècle).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses univeristaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et Techniques, 978-2-8107-0704-&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports et environnement, une histoire exemplaire à écrire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Frioux et Renaud Bécot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire environnementale au XXIe siècle (sources, méthodes, pratiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-75, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.164661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais, Irlandais et Écossais dans les ports bretons durant la guerre de Sept Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe-début XIXe siècle) ,dir. François Brizay et Thierry Sauzeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.125-133, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art et le Traité, ou l’étonnante formalisation du savoir des praticiens de la construction navale au XVIIIe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs. Liliane Hilaires Pérez, Stéphane Blond, Michèle Virol dir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanvre et la mer, connaissances pratiques et expériences culturales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chanvre. Histoire et techniques d'une fibre végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (3), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7-20 p., 2020, 978-2-7535-8174-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République en mer, le journal de bord de la frégate l’Insurgente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons atlantiques. Villes,négoces, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-262, 2019, 978-2-7535-7811-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien des ports de France à l'époque moderne. Techniques, mise en œuvre et innovations XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.15-41, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilan aux perspectives. Pour une histoire partagée de l'aménagement portuaire et littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.389-400, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du comte de Kersaint aux Antilles et en Guyane (1778-1782)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaline, Philippe Bonnichon et Charles-Philippe de Vergennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marines de la guerre d'Indépendance américaine 1763-1783 II. L'opérationnel naval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.99-102, 2018, 979-10231-0585-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La digue, le sable et le quai ou l'histoire en chantier des bâtisseurs du littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.9-12, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches et pêcheries à la fin du XVIIIe siècle en France méditerranéenne d’après l’inspection Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques méditerranéennes (XVe-XXIe siècle) sous la direction de Gilbert Buti, Daniel Faget, Olivier Raveux, Solène Rivoal Karthala Maison méditerranéenne des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité, commission et conférence, la praxéologie de la réforme au sein du ministère de la Marine sous Louis XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liasse et la plume – Les bureaux du secrétariat d’État à la Marine 1664-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine, science et technique : la navalisation de l’Europe et Le vaisseau de guerre : Nicolas Charles Romme, L’Art de la Marine, Paris 1787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des sciences et des techniques. Un dialogue des savoirs, XVe-XVIIIe siècle, Liliane Hilaire-Pérez, Fabien Simon et Marie Thébaud-Soger dir., Rennes, PUR, 2016, p. 425-433.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports et les hommes des amirautés françaises au XVIIIe siècle - Bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sougensya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire des gens de mer de l’espace maritime atlantique, traduit en japonais, 海のリテラシー 北大西洋海域の「海民」の世界史</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-42, 2016, ISBN978-4-422-20291-4 C3021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter le littoral français à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS-Histoire maritime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maritimisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.497-514, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter le littoral français à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maritimisation du monde de la Préhistoire à nos jours, Actes du IIe Congrès international du GIS Histoire maritime, Paris, PUPS, 2016, p. 493-509</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de naviguer en s'amusant, le nouveau jeu de la Marine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La mer en partage. Sociétés littorales et économies maritimes XVe-XXe siècle, Xavier Daumalin, Daniel Faget et Olivier Raveux (dir.), Mélanges offerts au professeur Gilbert Buti, Aix-en-Provence, Presses universitaire de Provence, coll. « Le temps de l’Histoire » 2016, p.23 à 42.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIN René Josué (1695-1765)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.835-836, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAUBAN Sébastien Le Pestre seigneur de (1633-1707)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.839-841, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARDON Daniel Marc-Antoine (1731-1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.142-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives actuelles : discussions en direct du colloque de Lorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Degez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie sous-marine : pratiques, patrimoine, médiation, actes du colloque international, Lorient, 3-6 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 285-297., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amirautés bretonnes à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amirauté en Bretagne. Des origines à la fin du XVIIIe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.55-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'autorité dans l'administration urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Gantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caporossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-voto Ar Mor Bihan, Périples et naufrages de la petite mer - Notices du catalogue de l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and maritime activity in eighteenth-century French ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanvre. Histoire et techniques d'une fibre végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (3), pp.210, 2020, 978-2-7535-8147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FFC1738"/>
+    <w:nsid w:val="C378D8D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0457FE2C"/>
+    <w:nsid w:val="E6272CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylviane-llinares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-1336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033067856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05060075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KZNB5534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WZHL2339" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZJGM8759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BFKF3469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NOVV9229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hrodej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VDFH9091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouz&#233;vitch Alexie Kraikoski Irina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Egasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pfister" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coindet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Degez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Gantelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caporossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031175v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylviane-llinares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-1336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033067856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05060075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KZNB5534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WZHL2339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZJGM8759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BFKF3469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NOVV9229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hrodej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VDFH9091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouz&#233;vitch Alexie Kraikoski Irina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Egasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pfister" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coindet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Degez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Gantelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caporossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031175v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>