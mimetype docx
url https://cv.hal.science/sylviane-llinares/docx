--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Llinares </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Sylviane Llinares Professeure des universités - Université Bretagne Sud - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylviane-llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8397-1336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033067856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire maritime et littorale, Histoire des techniques, XVIe-début XIXe siècles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultures techniques maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des navigations et des routes maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques maritimes et réformes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrôle et aménagement du littoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vie à bord d’un navire de la Compagnie des Indes orientales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (42), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.27496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mer et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/KZNB5534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et diffusion des connaissances navales en France et en Angleterre au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.87-101. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WZHL2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.201-219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18th-Century Ship Le Boullongne - avec Jean-Baptiste Barreau, Florian Nouviale, Ronan Gaugne, Yann Bernard, Valérie Gouranton, PRESENCE : Teleoperators and Virtual Environments, MIT Press Science & Technology Journal, Summer 2015, Vol. 24, No. 3 : 201–219. Posted Online December 18, 2015. http://www.mitpressjournals.org/doi/abs/10.1162/PRES_a_00231#.VoiLRlKo3AM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Charpy, avec la collaboration de Marc Fardet, préface de Denis Woronoff, Un ingénieur de la Marine au temps des Lumières. Les carnets de Pierre Toufaire (1771-1794), Rennes, PUR, 2011, 628 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/ZJGM8759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'amirauté de Bretagne aux amirautés en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les amirautés en France et Outre-mer du Moyen-Age au début du XIXe siècle, 19, pp.49-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/BFKF3469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/NOVV9229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10-11, pp.317-339. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VDFH9091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and maritime activity in eighteenth-century french ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Maritime History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d'autorité (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahier du CRHQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage par mer et tourisme aristocratique au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.092.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d’autorité (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CRHQ [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, les conflits d’autorité dans l’administration urbaine, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d'autorité XVIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRHQ n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine et anticomanie au XVIIIe siècle : les avatars de l'archéologie expérimentale en vraie grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'archéologie méditerranéenne et proche orientale dans l'Ouest de la France. Du mythe des origines à (115), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage dans les arsenaux de la Marine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et mutations technologiques des arsenaux militaires face aux enjeux géostratégiques atlantiques XVIIe-XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes et documents (Centre de recherche en histoire internationale et atlantique - Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a global history of maritime policies. The exemple of France in the 18th century between reform and modernization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old and New Uses of the Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th IMHA International Congress of Maritime History, May 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Dockers in French ports during the 17th and 18 th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIAL DYNAMICS IN ATLANTIC PORTS XIVTH - XXST CENTURIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VITH INTERNATIONAL COLLOQUIUM OF THE GOVERNANCE OF THE ATLANTIC PORTS XIVTH - XXST CENTURIES, Apr 2019, OOSTENDE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martimity and the history of france : general overwiew and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANIC TURN AND PERSPECTIVES OH HISTORICAL RESEACH : RUSSIA AND FRENCH IN COMPARATIVE PERSPECTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAINT PETERSBOURG - HSE, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques portuaires et visual studies XVIIe-XVIIIe s., une culture maritime globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et développement au temps de la mondialisation : une histoire globale des ports atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête Chardon : Sources et usages de la domanialité du littoral (XIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Innovation - 3e Congrès international du Groupement d'intérêt scientifique – GIS Histoire &amp; Sciences de la mer CNRS InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et accessibilité des ports français au XVIIIe siècle. Causalité environnementale, écosystèmes techniques et bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puertos y Desarrollo – Ports and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V COLOQUIO INTERNACIONAL DE LA GOBERNANZA DE LOS PUERTOS ATLÁNTICOS, Nov 2017, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARITIME HISTORY AND VIRTUAL REALITY ; THE EXPERIMENT OF AN IMMERSIVE VIRTUAL SAILING ON THE 18TH CENTURY MERCHANT SHIP OF THE FRENCH EAST INDIA COMPANY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMEHA INTERNATIONAL CONGRESS OF MARITIME HISTORY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information maritime pendant la guerre d'Amérique ou comment ne pas faire de politique dans le Journal de Marine (1776-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information maritime pendant la guerre d'Amérique ou comment ne pas faire de politique dans le Journal de Marine (1776-1783)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rennes, France. pp.259-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frégates, un support pour l'innovation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frégates, un support pour l'innovation au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rochefort, France. pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Brest à Bayonne : L'enquête Chardon dans les ports français à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Brest à Bayonne, L'enquête Chardon dans les ports français à la fin de l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vues pittoresques du port maritime, Lorient du XVIIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vues pittoresques du port maritime, Lorient du XVIIIe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide portuaire de Nicolas Ponce ou la mise à jour textuelle des vues des ports de France de Nicolas Ozanne (1776-1819)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide portuaire de Nicolas Ponce ou la mise à jour textuelle des vues des ports de France de Nicolas Ozanne (1776-1819)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects humains de la mobilisation navale française au temps de la guerre de Sept Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects humains de la mobilisation navale française au temps de la guerre de Sept Ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Postdam, Germany. pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires et les correspondances des marins voyageurs en Angleterre (1750-1790)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires et les correspondances des marins voyageurs en Angleterre (1750-1790)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche internationale en histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lorient, France. pp.317-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.331-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forms of interaction between France and South Asia as mirrored in the archives of the 17th and 18th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The forms of interaction between France and South Asia as mirrored in the archives of the 17th and 18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, India. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escale consignée dans le journal de bord : l'exemple des navires de guerre à destination des Indes orientales vers 1780-1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'escale consignée dans le journal de bord : l'exemple des navires de guerre à destination des Indes orientales vers 1780-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation technique des ports français (civils) au XVIIIe siècle, un débat historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation technique des ports français (civils) au XVIIIe siècle, un débat historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Babaud, le personnel des forges de Guérigny sous la Révolution et l'Empire (1798-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après Babaud, le personnel des forges de Guérigny sous la Révolution et l'Empire (1798-1820)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guérigny, France. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des frühen Neuziet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention de la marine de guerre, réflexion pour une exploitation de la série G (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention de la marine de guerre, réflexion pour une exploitation de la série G (XVIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France. pp.363-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of 18th century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.4/1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des Frühen Neuziet = Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des Frühen Neuziet = Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hambourg, Allemagne. pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions et les publications franco-anglaises des livres scientifiques et techniques sur la construction navale (1650-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traductions et les publications franco-anglaises des livres scientifiques et techniques sur la construction navale (1650-1815)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie de la construction navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de la construction navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et mutation technique : la marine de guerre française 1750-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et mutation technique : la marine de guerre française 1750-1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.331-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine, colonies et innovations techniques : quelques exemples de transferts XVIIIe et 1ère moitié du XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine, colonies et innovations techniques : quelques exemples de transferts XVIIIe et 1ère moitié du XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la maritimité. Une comparaison franco-russe (XVIIe-XXI siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzévitch Alexie Kraikoski Irina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artefact. Presses universitaires du Midi, 14, jounals.openedition.org/artefact, 2021, 978-2-8107-0755-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports nouveaux : création et renaissance du XVe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 463 p., 2020, 978-2-7535-7979-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Mer et techniques Revue d'Histoire maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.420, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'estran à la digue. Histoire des aménagements portuaires et littoraux (XVIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Egasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.414, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liasse et la plume. Les bureaux du secrétariat d’État de la Marine (1669-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ulbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2017, 978-2-7535-5188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amirautés en France et Outre-mer du Moyen Age au début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue d'Histoire Maritime. PUPS, 19, pp.428, 2014, 978-2-84050-954-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vue sur la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Comité des travaux historiques et scientifiques, pp.130, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-voto ar Mor Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Cloître, pp.90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et Colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société française d'Histoire d'Outre-mer, 1, 276 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et colonies XVIe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française d'Histoire d'Outre-Mer, pp.276, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine propulsion et technique : l'évolution du système technologique du navire de guerre français au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire de l'Inde, pp.500, 1994, 2-905455-16-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et le traité, ou l'étonnante formalisation du savoir des praticiens de la construction navale au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond, Liliane Hilaire-Pérez, Valérie Nègre, Michèle Virol (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs des intermédiaires ? Transmission et coopération à l"épreuve du terrain (Europe, XVe-XVIIIe siècle).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses univeristaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et Techniques, 978-2-8107-0704-&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports et environnement, une histoire exemplaire à écrire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Frioux et Renaud Bécot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire environnementale au XXIe siècle (sources, méthodes, pratiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-75, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.164661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais, Irlandais et Écossais dans les ports bretons durant la guerre de Sept Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe-début XIXe siècle) ,dir. François Brizay et Thierry Sauzeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.125-133, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art et le Traité, ou l’étonnante formalisation du savoir des praticiens de la construction navale au XVIIIe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs. Liliane Hilaires Pérez, Stéphane Blond, Michèle Virol dir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanvre et la mer, connaissances pratiques et expériences culturales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chanvre. Histoire et techniques d'une fibre végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (3), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7-20 p., 2020, 978-2-7535-8174-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République en mer, le journal de bord de la frégate l’Insurgente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons atlantiques. Villes,négoces, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-262, 2019, 978-2-7535-7811-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien des ports de France à l'époque moderne. Techniques, mise en œuvre et innovations XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.15-41, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilan aux perspectives. Pour une histoire partagée de l'aménagement portuaire et littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.389-400, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du comte de Kersaint aux Antilles et en Guyane (1778-1782)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaline, Philippe Bonnichon et Charles-Philippe de Vergennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marines de la guerre d'Indépendance américaine 1763-1783 II. L'opérationnel naval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.99-102, 2018, 979-10231-0585-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La digue, le sable et le quai ou l'histoire en chantier des bâtisseurs du littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.9-12, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches et pêcheries à la fin du XVIIIe siècle en France méditerranéenne d’après l’inspection Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques méditerranéennes (XVe-XXIe siècle) sous la direction de Gilbert Buti, Daniel Faget, Olivier Raveux, Solène Rivoal Karthala Maison méditerranéenne des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité, commission et conférence, la praxéologie de la réforme au sein du ministère de la Marine sous Louis XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liasse et la plume – Les bureaux du secrétariat d’État à la Marine 1664-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine, science et technique : la navalisation de l’Europe et Le vaisseau de guerre : Nicolas Charles Romme, L’Art de la Marine, Paris 1787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des sciences et des techniques. Un dialogue des savoirs, XVe-XVIIIe siècle, Liliane Hilaire-Pérez, Fabien Simon et Marie Thébaud-Soger dir., Rennes, PUR, 2016, p. 425-433.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports et les hommes des amirautés françaises au XVIIIe siècle - Bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sougensya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire des gens de mer de l’espace maritime atlantique, traduit en japonais, 海のリテラシー 北大西洋海域の「海民」の世界史</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-42, 2016, ISBN978-4-422-20291-4 C3021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter le littoral français à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS-Histoire maritime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maritimisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.497-514, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter le littoral français à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maritimisation du monde de la Préhistoire à nos jours, Actes du IIe Congrès international du GIS Histoire maritime, Paris, PUPS, 2016, p. 493-509</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de naviguer en s'amusant, le nouveau jeu de la Marine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La mer en partage. Sociétés littorales et économies maritimes XVe-XXe siècle, Xavier Daumalin, Daniel Faget et Olivier Raveux (dir.), Mélanges offerts au professeur Gilbert Buti, Aix-en-Provence, Presses universitaire de Provence, coll. « Le temps de l’Histoire » 2016, p.23 à 42.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIN René Josué (1695-1765)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.835-836, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAUBAN Sébastien Le Pestre seigneur de (1633-1707)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.839-841, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARDON Daniel Marc-Antoine (1731-1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.142-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives actuelles : discussions en direct du colloque de Lorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Degez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie sous-marine : pratiques, patrimoine, médiation, actes du colloque international, Lorient, 3-6 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 285-297., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amirautés bretonnes à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amirauté en Bretagne. Des origines à la fin du XVIIIe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.55-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'autorité dans l'administration urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Gantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caporossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-voto Ar Mor Bihan, Périples et naufrages de la petite mer - Notices du catalogue de l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and maritime activity in eighteenth-century French ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanvre. Histoire et techniques d'une fibre végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (3), pp.210, 2020, 978-2-7535-8147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylviane Llinares </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Sylviane Llinares Professeure des universités - Université Bretagne Sud - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylviane-llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8397-1336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033067856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire maritime et littorale, Histoire des techniques, XVIe-début XIXe siècles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultures techniques maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des navigations et des routes maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques maritimes et réformes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrôle et aménagement du littoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vie à bord d’un navire de la Compagnie des Indes orientales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (42), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.27496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mer et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/KZNB5534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et diffusion des connaissances navales en France et en Angleterre au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.87-101. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WZHL2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.201-219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18th-Century Ship Le Boullongne - avec Jean-Baptiste Barreau, Florian Nouviale, Ronan Gaugne, Yann Bernard, Valérie Gouranton, PRESENCE : Teleoperators and Virtual Environments, MIT Press Science & Technology Journal, Summer 2015, Vol. 24, No. 3 : 201–219. Posted Online December 18, 2015. http://www.mitpressjournals.org/doi/abs/10.1162/PRES_a_00231#.VoiLRlKo3AM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Charpy, avec la collaboration de Marc Fardet, préface de Denis Woronoff, Un ingénieur de la Marine au temps des Lumières. Les carnets de Pierre Toufaire (1771-1794), Rennes, PUR, 2011, 628 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/ZJGM8759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'amirauté de Bretagne aux amirautés en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les amirautés en France et Outre-mer du Moyen-Age au début du XIXe siècle, 19, pp.49-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/BFKF3469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/NOVV9229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10-11, pp.317-339. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VDFH9091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and maritime activity in eighteenth-century french ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Maritime History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d'autorité (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahier du CRHQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage par mer et tourisme aristocratique au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.092.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d’autorité (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CRHQ [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, les conflits d’autorité dans l’administration urbaine, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port comme lieu de conflit d'autorité XVIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRHQ n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine et anticomanie au XVIIIe siècle : les avatars de l'archéologie expérimentale en vraie grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'archéologie méditerranéenne et proche orientale dans l'Ouest de la France. Du mythe des origines à (115), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage dans les arsenaux de la Marine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.101-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et mutations technologiques des arsenaux militaires face aux enjeux géostratégiques atlantiques XVIIe-XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Bouedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes et documents (Centre de recherche en histoire internationale et atlantique - Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a global history of maritime policies. The exemple of France in the 18th century between reform and modernization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old and New Uses of the Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th IMHA International Congress of Maritime History, May 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Dockers in French ports during the 17th and 18 th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIAL DYNAMICS IN ATLANTIC PORTS XIVTH - XXST CENTURIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VITH INTERNATIONAL COLLOQUIUM OF THE GOVERNANCE OF THE ATLANTIC PORTS XIVTH - XXST CENTURIES, Apr 2019, OOSTENDE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martimity and the history of france : general overwiew and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANIC TURN AND PERSPECTIVES OH HISTORICAL RESEACH : RUSSIA AND FRENCH IN COMPARATIVE PERSPECTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAINT PETERSBOURG - HSE, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques portuaires et visual studies XVIIe-XVIIIe s., une culture maritime globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et développement au temps de la mondialisation : une histoire globale des ports atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête Chardon : Sources et usages de la domanialité du littoral (XIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Innovation - 3e Congrès international du Groupement d'intérêt scientifique – GIS Histoire &amp; Sciences de la mer CNRS InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et accessibilité des ports français au XVIIIe siècle. Causalité environnementale, écosystèmes techniques et bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puertos y Desarrollo – Ports and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V COLOQUIO INTERNACIONAL DE LA GOBERNANZA DE LOS PUERTOS ATLÁNTICOS, Nov 2017, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARITIME HISTORY AND VIRTUAL REALITY ; THE EXPERIMENT OF AN IMMERSIVE VIRTUAL SAILING ON THE 18TH CENTURY MERCHANT SHIP OF THE FRENCH EAST INDIA COMPANY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMEHA INTERNATIONAL CONGRESS OF MARITIME HISTORY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information maritime pendant la guerre d'Amérique ou comment ne pas faire de politique dans le Journal de Marine (1776-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information maritime pendant la guerre d'Amérique ou comment ne pas faire de politique dans le Journal de Marine (1776-1783)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rennes, France. pp.259-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frégates, un support pour l'innovation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frégates, un support pour l'innovation au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rochefort, France. pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Brest à Bayonne : L'enquête Chardon dans les ports français à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Brest à Bayonne, L'enquête Chardon dans les ports français à la fin de l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vues pittoresques du port maritime, Lorient du XVIIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vues pittoresques du port maritime, Lorient du XVIIIe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide portuaire de Nicolas Ponce ou la mise à jour textuelle des vues des ports de France de Nicolas Ozanne (1776-1819)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide portuaire de Nicolas Ponce ou la mise à jour textuelle des vues des ports de France de Nicolas Ozanne (1776-1819)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects humains de la mobilisation navale française au temps de la guerre de Sept Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects humains de la mobilisation navale française au temps de la guerre de Sept Ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Postdam, Germany. pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires et les correspondances des marins voyageurs en Angleterre (1750-1790)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires et les correspondances des marins voyageurs en Angleterre (1750-1790)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche internationale en histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lorient, France. pp.317-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer et la guerre à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.331-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forms of interaction between France and South Asia as mirrored in the archives of the 17th and 18th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The forms of interaction between France and South Asia as mirrored in the archives of the 17th and 18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, India. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escale consignée dans le journal de bord : l'exemple des navires de guerre à destination des Indes orientales vers 1780-1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'escale consignée dans le journal de bord : l'exemple des navires de guerre à destination des Indes orientales vers 1780-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation technique des ports français (civils) au XVIIIe siècle, un débat historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation technique des ports français (civils) au XVIIIe siècle, un débat historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Babaud, le personnel des forges de Guérigny sous la Révolution et l'Empire (1798-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après Babaud, le personnel des forges de Guérigny sous la Révolution et l'Empire (1798-1820)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guérigny, France. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des frühen Neuziet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention de la marine de guerre, réflexion pour une exploitation de la série G (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention de la marine de guerre, réflexion pour une exploitation de la série G (XVIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France. pp.363-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of 18th century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.4/1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des Frühen Neuziet = Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Hanwerk in der französischen Lexicographie des Frühen Neuziet = Les métiers à travers la lexicographie française de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hambourg, Allemagne. pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions et les publications franco-anglaises des livres scientifiques et techniques sur la construction navale (1650-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traductions et les publications franco-anglaises des livres scientifiques et techniques sur la construction navale (1650-1815)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The art of sailing and the naval science in France at the end of eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie de la construction navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de la construction navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et mutation technique : la marine de guerre française 1750-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et mutation technique : la marine de guerre française 1750-1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.331-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine, colonies et innovations techniques : quelques exemples de transferts XVIIIe et 1ère moitié du XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine, colonies et innovations techniques : quelques exemples de transferts XVIIIe et 1ère moitié du XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la maritimité. Une comparaison franco-russe (XVIIe-XXI siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzévitch Alexie Kraikoski Irina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artefact. Presses universitaires du Midi, 14, jounals.openedition.org/artefact, 2021, 978-2-8107-0755-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports nouveaux : création et renaissance du XVe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 463 p., 2020, 978-2-7535-7979-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Mer et techniques Revue d'Histoire maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.420, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'estran à la digue. Histoire des aménagements portuaires et littoraux (XVIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Egasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.414, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liasse et la plume. Les bureaux du secrétariat d’État de la Marine (1669-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ulbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2017, 978-2-7535-5188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amirautés en France et Outre-mer du Moyen Age au début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue d'Histoire Maritime. PUPS, 19, pp.428, 2014, 978-2-84050-954-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vue sur la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Comité des travaux historiques et scientifiques, pp.130, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-voto ar Mor Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Cloître, pp.90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et Colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société française d'Histoire d'Outre-mer, 1, 276 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et colonies XVIe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hrodej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française d'Histoire d'Outre-Mer, pp.276, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine propulsion et technique : l'évolution du système technologique du navire de guerre français au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire de l'Inde, pp.500, 1994, 2-905455-16-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et le traité, ou l'étonnante formalisation du savoir des praticiens de la construction navale au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond, Liliane Hilaire-Pérez, Valérie Nègre, Michèle Virol (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs des intermédiaires ? Transmission et coopération à l"épreuve du terrain (Europe, XVe-XVIIIe siècle).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses univeristaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et Techniques, 978-2-8107-0704-&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports et environnement, une histoire exemplaire à écrire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Frioux et Renaud Bécot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire environnementale au XXIe siècle (sources, méthodes, pratiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-75, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.164661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais, Irlandais et Écossais dans les ports bretons durant la guerre de Sept Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Étrangers sur les littoraux européens et méditerranéens. À l’époque moderne (fin XVe-début XIXe siècle) ,dir. François Brizay et Thierry Sauzeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.125-133, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art et le Traité, ou l’étonnante formalisation du savoir des praticiens de la construction navale au XVIIIe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs. Liliane Hilaires Pérez, Stéphane Blond, Michèle Virol dir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanvre et la mer, connaissances pratiques et expériences culturales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chanvre. Histoire et techniques d'une fibre végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (3), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7-20 p., 2020, 978-2-7535-8174-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République en mer, le journal de bord de la frégate l’Insurgente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons atlantiques. Villes,négoces, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-262, 2019, 978-2-7535-7811-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien des ports de France à l'époque moderne. Techniques, mise en œuvre et innovations XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.15-41, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilan aux perspectives. Pour une histoire partagée de l'aménagement portuaire et littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.389-400, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du comte de Kersaint aux Antilles et en Guyane (1778-1782)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaline, Philippe Bonnichon et Charles-Philippe de Vergennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marines de la guerre d'Indépendance américaine 1763-1783 II. L'opérationnel naval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.99-102, 2018, 979-10231-0585-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches et pêcheries à la fin du XVIIIe siècle en France méditerranéenne d’après l’inspection Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques méditerranéennes (XVe-XXIe siècle) sous la direction de Gilbert Buti, Daniel Faget, Olivier Raveux, Solène Rivoal Karthala Maison méditerranéenne des sciences de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La digue, le sable et le quai ou l'histoire en chantier des bâtisseurs du littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’estran à la digue. Histoire des aménagements portuaires et littoraux XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.9-12, 2018, 978-2-7535-7306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité, commission et conférence, la praxéologie de la réforme au sein du ministère de la Marine sous Louis XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liasse et la plume – Les bureaux du secrétariat d’État à la Marine 1664-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine, science et technique : la navalisation de l’Europe et Le vaisseau de guerre : Nicolas Charles Romme, L’Art de la Marine, Paris 1787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des sciences et des techniques. Un dialogue des savoirs, XVe-XVIIIe siècle, Liliane Hilaire-Pérez, Fabien Simon et Marie Thébaud-Soger dir., Rennes, PUR, 2016, p. 425-433.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter le littoral français à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS-Histoire maritime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maritimisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.497-514, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports et les hommes des amirautés françaises au XVIIIe siècle - Bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sougensya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire des gens de mer de l’espace maritime atlantique, traduit en japonais, 海のリテラシー 北大西洋海域の「海民」の世界史</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-42, 2016, ISBN978-4-422-20291-4 C3021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter le littoral français à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maritimisation du monde de la Préhistoire à nos jours, Actes du IIe Congrès international du GIS Histoire maritime, Paris, PUPS, 2016, p. 493-509</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de naviguer en s'amusant, le nouveau jeu de la Marine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La mer en partage. Sociétés littorales et économies maritimes XVe-XXe siècle, Xavier Daumalin, Daniel Faget et Olivier Raveux (dir.), Mélanges offerts au professeur Gilbert Buti, Aix-en-Provence, Presses universitaire de Provence, coll. « Le temps de l’Histoire » 2016, p.23 à 42.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAUBAN Sébastien Le Pestre seigneur de (1633-1707)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.839-841, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIN René Josué (1695-1765)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.835-836, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARDON Daniel Marc-Antoine (1731-1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des corsaires et pirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.142-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives actuelles : discussions en direct du colloque de Lorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Degez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie sous-marine : pratiques, patrimoine, médiation, actes du colloque international, Lorient, 3-6 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 285-297., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amirautés bretonnes à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amirauté en Bretagne. Des origines à la fin du XVIIIe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.55-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'autorité dans l'administration urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Gantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caporossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-voto Ar Mor Bihan, Périples et naufrages de la petite mer - Notices du catalogue de l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and maritime activity in eighteenth-century French ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanvre. Histoire et techniques d'une fibre végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (3), pp.210, 2020, 978-2-7535-8147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C378D8D2"/>
+    <w:nsid w:val="B925B55A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6272CF7"/>
+    <w:nsid w:val="685EE353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylviane-llinares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-1336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033067856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05060075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KZNB5534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WZHL2339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZJGM8759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BFKF3469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NOVV9229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hrodej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VDFH9091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouz&#233;vitch Alexie Kraikoski Irina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Egasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pfister" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coindet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Degez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Gantelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caporossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031175v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylviane-llinares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-1336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033067856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05060075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KZNB5534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WZHL2339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZJGM8759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bouedec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BFKF3469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NOVV9229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hrodej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VDFH9091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouz&#233;vitch Alexie Kraikoski Irina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Egasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/164661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pfister" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coindet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Degez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Gantelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caporossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031175v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>